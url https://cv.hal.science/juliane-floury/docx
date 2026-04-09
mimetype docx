--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2401,291 +2401,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an aqueous two-phase emulsion using hydrophobized whey proteins and erythritol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Serrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.031⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024885v1</w:t>
+                <w:t xml:space="preserve">hal-02000872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Development of an aqueous two-phase emulsion using hydrophobized whey proteins and erythritol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Serrière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.351-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000872v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Spatiotemporal Distribution of Acid and Moisture in Food Structures during Gastric Juice Diffusion Using Hyperspectral Imaging</w:t>
               </w:r>
@@ -2978,51 +2978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3242,51 +3242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 82, pp.399-411. </w:t>
@@ -3484,51 +3484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (45), pp.12025-12033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3556,295 +3556,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of four calcium sources in different whey-based dairy matrices assessed by in vitro digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Le Roux</w:t>
+                <w:t xml:space="preserve">Exploring the breakdown of dairy protein gels during in vitro gastric digestion using time-lapse synchrotron deep-UV fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Ligneul</w:t>
+                <w:t xml:space="preserve">Tiago Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Hazart</w:t>
+                <w:t xml:space="preserve">Jonathan Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 245, pp.454-462. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.108⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 239, pp.898-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644032v1</w:t>
+                <w:t xml:space="preserve">hal-01580650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the breakdown of dairy protein gels during in vitro gastric digestion using time-lapse synchrotron deep-UV fluorescence microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiago Bianchi</w:t>
+                <w:t xml:space="preserve">Bioaccessibility of four calcium sources in different whey-based dairy matrices assessed by in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lorieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Thévenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">Frederic Gaucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+                <w:t xml:space="preserve">Etienne Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 239, pp.898-910. </w:t>
+              <w:t xml:space="preserve">, 2018, 245, pp.454-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.10.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580650v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
               </w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4296,273 +4296,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion behavior of dextrans in dairy systems of different microstructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the microstructure of dairy systems using automated image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kolotuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.360-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209799v1</w:t>
+                <w:t xml:space="preserve">hal-01130408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the microstructure of dairy systems using automated image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion behavior of dextrans in dairy systems of different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irina Kolotuev</w:t>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.028⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130408v1</w:t>
+                <w:t xml:space="preserve">hal-01209799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t>
               </w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4842,51 +4842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4972,51 +4972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5106,51 +5106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 163 (2-3), pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (17), pp.9484-90. </w:t>
@@ -6143,51 +6143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90 (5), pp.477-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6215,89 +6215,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Poullennec</w:t>
+                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
@@ -6320,113 +6320,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742008v1</w:t>
+                <w:t xml:space="preserve">hal-01454078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
+                <w:t xml:space="preserve">M. Le Poullennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
@@ -6449,51 +6449,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454078v1</w:t>
+                <w:t xml:space="preserve">hal-00742008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing salt level in food: Part 1. Factors affecting the manufacture of model cheese systems and their structure-texture relationships.</w:t>
               </w:r>
@@ -7090,260 +7090,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t>
+                <w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (3), pp.203-211</w:t>
+              <w:t xml:space="preserve">, 2006, 86 (1), pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895576v1</w:t>
+                <w:t xml:space="preserve">hal-00895562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t>
+                <w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (1), pp.43-57</w:t>
+              <w:t xml:space="preserve">, 2006, 86 (3), pp.203-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895562v1</w:t>
+                <w:t xml:space="preserve">hal-00895576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure homogeneisation on methyl cellulose as food emulsifier</w:t>
               </w:r>
@@ -7629,51 +7629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan- Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo (35400), France</w:t>
@@ -8287,523 +8287,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the differences in protein structure on digestibility</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Acid-induced gel properties of an alginate-in-whey protein emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF13 - 13th International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469935v1</w:t>
+                <w:t xml:space="preserve">hal-02107864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid-induced gel properties of an alginate-in-whey protein emulsion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the differences in protein structure on digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Bayrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Raynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Logan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ICEF13 - 13th International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107864v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t>
+                <w:t xml:space="preserve">Feasibility of using hyperspectral imaging to predict gastric juice diffusion into solid food structures during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">- Geeshani M. Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon M. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaspreet Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Aiqian Yea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t>
+              <w:t xml:space="preserve">19.IUFoST World Food Science and Technology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Navi Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356667v1</w:t>
+                <w:t xml:space="preserve">hal-02737325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using hyperspectral imaging to predict gastric juice diffusion into solid food structures during gastric digestion</w:t>
+                <w:t xml:space="preserve">Lipase activity on milk fat globules in a mini-digester to simulate neonatal gastro-intestinal digestion using DISCO beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Geeshani M. Somaratne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiqian Yea</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19.IUFoST World Food Science and Technology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Navi Mumbai, India</w:t>
+              <w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737325v1</w:t>
+                <w:t xml:space="preserve">hal-02356667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ disintegration of protein gels (egg white) by pepsin based on time-lapse confocal microscopy</w:t>
               </w:r>
@@ -8815,51 +8815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeshani Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8897,90 +8897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules using synchrotron SOLEIL DISCO beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9022,90 +9022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9311,51 +9311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9393,90 +9393,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 D (x, y, z, t) imaging of digestive lipases during simulated neonatal gastro-intestinal digestion of milk fat globules or biomimetic emulsions using synchrotron SOLEIL DISCO beamline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9531,51 +9531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium in dairy matrices: in vitro digestion on the factors determining its bioaccessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9656,77 +9656,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion of milk protein gels in simulated gastric environment: exploration of the disintegration process and diffusion behavior of pepsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9768,51 +9768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9906,51 +9906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese microstructure and diffusion properties: An important link to understand cheese ripening mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10027,51 +10027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10122,51 +10122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure [i]in situ[/i] de la migration de solutés en matrice fromagère modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12843,51 +12843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12938,51 +12938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.AgreenSkills Annual Meeting in Edinburgh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13001,277 +13001,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the gastric breakdown of milk protein gels by time-lapse synchrotron deep-UV microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of food gel structures during simulated gastro-intestinal digestion using Small Angle Scattering at SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+                <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552152v1</w:t>
+                <w:t xml:space="preserve">hal-01581553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of food gel structures during simulated gastro-intestinal digestion using Small Angle Scattering at SOLEIL synchrotron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Exploring the gastric breakdown of milk protein gels by time-lapse synchrotron deep-UV microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581553v1</w:t>
+                <w:t xml:space="preserve">hal-01552152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t>
               </w:r>
@@ -13434,51 +13434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
@@ -13684,51 +13684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t>
@@ -13796,64 +13796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
@@ -13876,316 +13876,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the diffusion of pepsin and hydrolysis kinetics of dairy protein gels during simulated gastric digestion using advanced microscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
+              <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552153v1</w:t>
+                <w:t xml:space="preserve">hal-01651304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the diffusion of pepsin and hydrolysis kinetics of dairy protein gels during simulated gastric digestion using advanced microscopic techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pepsin diffusion in dairy gels depends on casein concentration and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651304v1</w:t>
+                <w:t xml:space="preserve">hal-01552153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of solutes in model cheeses as affected by cheese microstructure and physicochemical characteristics of solutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14249,77 +14249,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 16. European microscopy CongressEMC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
@@ -14387,51 +14387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14495,77 +14495,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. , 2016</w:t>
@@ -14588,152 +14588,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195486v1</w:t>
+                <w:t xml:space="preserve">hal-01195519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of solutes in dairy systems as affected by system microstructure and physicochemical characteristics of solutes</w:t>
               </w:r>
@@ -14838,152 +14838,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195519v1</w:t>
+                <w:t xml:space="preserve">hal-01195486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacterial colonies in model cheese permeable to the diffusion of molecules of different physico-chemical properties?</w:t>
               </w:r>
@@ -15317,269 +15317,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive approaches to explore the micro-environment around bacterial colonies and their porosity in a model cheese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+                <w:t xml:space="preserve">Diffusion of macromolecules in cheeses is mainly related to its “free” water content of the fat-free cheese : a Fluorescence Recovery After Photobleaching (FRAP) approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International ICFMH conference, Food Micro 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014</w:t>
+              <w:t xml:space="preserve">9. Cheese Symposium Cork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Cork, Ireland. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209694v1</w:t>
+                <w:t xml:space="preserve">hal-01209704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of macromolecules in cheeses is mainly related to its “free” water content of the fat-free cheese : a Fluorescence Recovery After Photobleaching (FRAP) approach.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
+                <w:t xml:space="preserve">Non-destructive approaches to explore the micro-environment around bacterial colonies and their porosity in a model cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Cheese Symposium Cork</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Cork, Ireland. , 2014</w:t>
+              <w:t xml:space="preserve">24. International ICFMH conference, Food Micro 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209704v1</w:t>
+                <w:t xml:space="preserve">hal-01209694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion in model cheeses as affected by matrix microstructure and properties of solutes</w:t>
               </w:r>
@@ -15604,51 +15604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16238,51 +16238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris-Romainville, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16471,51 +16471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16566,51 +16566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of solutes and macromolecules in model cheese assessed by fluorescence recovery after photobleaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16808,51 +16808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to understand cheese ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16981,51 +16981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17089,51 +17089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17210,51 +17210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17344,51 +17344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17590,51 +17590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
@@ -17956,51 +17956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18430,51 +18430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4837B9B5"/>
+    <w:nsid w:val="9D203013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18661,51 +18661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliane-floury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8030-3690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Greaves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seibt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Whitten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra P Mata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Conn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108919" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Mata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Conn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100574" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03629567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348081v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verkempinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Janssen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salelles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO02453A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared K Raynes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greaves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta White" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Mao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ligneul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ligneul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b02362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644032v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hazart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.108" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.02.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SMHKLZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.02.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waharte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.01.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N24HRMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7JXM9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chad&#339;uf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02233-10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Aly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Tuan Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.06.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ6P4LKD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-007-0001-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453943v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453911v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2006002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrak Meltem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souza Nicolas De" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dehong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mata Jitendra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Sheehan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah J. Sheehan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hazart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ligneul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849261v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valle Costa Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729442v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729578v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brocklehurst" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008500v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Salelles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499058v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651299v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250506v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209694v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209704v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209502v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189710v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454403v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454409v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729546v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810600v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliane-floury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8030-3690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Greaves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seibt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Whitten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra P Mata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Conn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108919" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Mata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Conn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100574" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03629567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348081v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verkempinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Janssen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salelles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO02453A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared K Raynes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greaves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta White" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Mao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ligneul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ligneul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b02362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.108" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209799v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.02.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SMHKLZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.02.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waharte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.01.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N24HRMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7JXM9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chad&#339;uf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02233-10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Aly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Tuan Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.06.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ6P4LKD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-007-0001-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453943v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453911v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2006002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrak Meltem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souza Nicolas De" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dehong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mata Jitendra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Sheehan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah J. Sheehan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hazart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ligneul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849261v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valle Costa Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729442v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729578v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brocklehurst" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008500v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Salelles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499058v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651299v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250506v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209694v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209502v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189710v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454403v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454409v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729546v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810600v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>