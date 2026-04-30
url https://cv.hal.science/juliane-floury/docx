--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -178,51 +178,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t>
+                <w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
@@ -242,121 +242,125 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Tanguy</w:t>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178329v1</w:t>
+                <w:t xml:space="preserve">hal-05178309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
@@ -370,3165 +374,3177 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178309v1</w:t>
+                <w:t xml:space="preserve">hal-05178329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating structure and activity of pepsin enzyme in H2O and D2O for the study of gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Bayrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meltem Bayrak</w:t>
+                <w:t xml:space="preserve">Qi Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Han</w:t>
+                <w:t xml:space="preserve">Tamar Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Greaves</w:t>
+                <w:t xml:space="preserve">Susanne Seibt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.100638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.focha.2024.100638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time monitoring of casein gel microstructure during simulated gastric digestion monitored by small-angle neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Bayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E Whitten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew E Whitten</w:t>
+                <w:t xml:space="preserve">Jitendra P Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendra P Mata</w:t>
+                <w:t xml:space="preserve">Charlotte E Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 144, pp.108919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of small angle scattering (SAS) in structural characterisation of casein and casein-based products during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Bayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendra Mata</w:t>
+                <w:t xml:space="preserve">Charlotte Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Logan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 169, pp.112810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastric devolution of transglutaminase-induced acid and rennet-induced casein gels using dynamic DIDGI® and static COST action INFOGEST protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Logan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Bayrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elham Rakhshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 164, pp.112351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical disruption of gel particles on the macroscale does not affect the study of protein gel structure on the micro or nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Bayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra P Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E Whitten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendra P Mata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew E Whitten</w:t>
+                <w:t xml:space="preserve">Charlotte E Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Interface Science Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46, pp.100574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colcom.2021.100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepsin diffusion in complex food matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Rakhshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Nau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 324, pp.111011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling of food hydrolysis during in vitro digestion: From single nutrient to complex foods in static and dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Sarah Verkempinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Verkempinck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">Anja Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 116, pp.870 - 883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2021.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepsin activity as a function of pH and digestion time on caseins and egg white proteins in static in vitro conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Salelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (24), pp.12468-12478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1FO02453A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating casein gel structure during gastric digestion using ultra-small and small-angle neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Bayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitendra Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared K Raynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jared K Raynes</w:t>
+                <w:t xml:space="preserve">Mark Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacinta White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 594, pp.561-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship among oral health status, bolus formation and food comfortability during consumption of model cheeses in elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lorieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lorieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Septier</w:t>
+                <w:t xml:space="preserve">Aurélie Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (16), pp.7379-7389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1fo00767j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and (emulsion) gel rheology of hydrophobised whey proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Dairy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 100, pp.104556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.104556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of complex foods: How microstructure influences food disintegration and micronutrient bioaccessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128, pp.108817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of egg white gel microstructure and its relationship with pepsin diffusivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+                <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.105258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food material properties as determining factors in nutrient release during human gastric digestion: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10408398.2019.1707770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ disintegration of egg white gels by pepsin and kinetics of nutrient release followed by time-lapse confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+                <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.105228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Development of an aqueous two-phase emulsion using hydrophobized whey proteins and erythritol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kéra Nyemb</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Serrière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.351-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000872v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an aqueous two-phase emulsion using hydrophobized whey proteins and erythritol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Serrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.031⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024885v1</w:t>
+                <w:t xml:space="preserve">hal-02000872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Spatiotemporal Distribution of Acid and Moisture in Food Structures during Gastric Juice Diffusion Using Hyperspectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon M. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b02430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey-based cheese provides more postprandial plasma leucine than casein-based cheese: A pig study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaele Henry</w:t>
+                <w:t xml:space="preserve">Tingting Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 277, pp.63-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of β-lactoglobulin within calcium carbonate microparticles and subsequent in situ fabrication of protein microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.38-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolus quality and food comfortability of model cheeses for the elderly as influenced by their texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lorieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lorieau</w:t>
+                <w:t xml:space="preserve">C. Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Septier</w:t>
+                <w:t xml:space="preserve">A. Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laguerre</w:t>
+                <w:t xml:space="preserve">L. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 111, pp.31-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the dairy product structure and protein nature on the proteolysis and amino acid bioaccessiblity during in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Halabi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 82, pp.399-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA's research in industrial biotechnology: For food, chemicals, materials and fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Camarasa</w:t>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Chiron</w:t>
+                <w:t xml:space="preserve">Fayza Daboussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.140-152. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.11.008⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Assessment and Catalytic Oxidation Activity of Hydrophobized Whey Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (45), pp.12025-12033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3562,90 +3578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the breakdown of dairy protein gels during in vitro gastric digestion using time-lapse synchrotron deep-UV fluorescence microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3696,90 +3712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility of four calcium sources in different whey-based dairy matrices assessed by in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3869,64 +3885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 223, pp.54-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4012,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 192, pp.660-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4090,64 +4106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oeufs et les ovoproduits dans l'alimentation des français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4207,64 +4223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oeuf peut-il contribuer à la durabilité de notre système alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4296,342 +4312,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the microstructure of dairy systems using automated image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion behavior of dextrans in dairy systems of different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.028⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130408v1</w:t>
+                <w:t xml:space="preserve">hal-01209799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion behavior of dextrans in dairy systems of different microstructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the microstructure of dairy systems using automated image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kolotuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.360-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209799v1</w:t>
+                <w:t xml:space="preserve">hal-01130408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4842,64 +4858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (29), pp.6624-6632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4933,90 +4949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of solutes inside bacterial colonies immobilized in model cheese depends on their physicochemical properties: a time-lapse microscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5067,90 +5083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity of [i]Lactococcus lactis[/i] subsp. [i]lactis[/i] LD61 colonies immobilised in model cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 163 (2-3), pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5210,64 +5226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96, pp.6186-6198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5314,51 +5330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgradients of pH Do Not Occur around Lactococcus Colonies in a Model Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Amine Issulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5435,51 +5451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessment of diffusion coefficients in model cheese by fluorescence recovery after photobleaching (FRAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,51 +5606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The efficacy of nisin can drastically vary when produced in situ in model cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,51 +5787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (4), pp.1493-1500. </w:t>
@@ -5866,90 +5882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisin quantification by ELISA allows the modeling of its apparent diffusion coefficient in model cheeses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (17), pp.9484-90. </w:t>
@@ -5987,51 +6003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of diffusion coefficients of small solutes in cheese: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,90 +6120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the diffusion coefficients of small solutes in cheese: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90 (5), pp.477-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6215,96 +6231,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">M. Le Poullennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.1621-1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6320,120 +6336,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454078v1</w:t>
+                <w:t xml:space="preserve">hal-00742008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Poullennec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.1621-1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6449,81 +6465,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742008v1</w:t>
+                <w:t xml:space="preserve">hal-01454078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing salt level in food: Part 1. Factors affecting the manufacture of model cheese systems and their structure-texture relationships.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6625,51 +6641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional numerical simulation of the osmotic dehydration of mango and effect of freezing on the mass transfer rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,51 +6757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling thermal conductivity in heterogeneous media with the Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6845,51 +6861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +6995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,51 +7112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7221,51 +7237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,51 +7345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure homogeneisation on methyl cellulose as food emulsifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7437,51 +7453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of methylcellulose during ultra-high pressure homogenisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7629,51 +7645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan- Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo (35400), France</w:t>
@@ -7702,51 +7718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale par Analyse de Cycle de Vie d’un nouveau procédé de fabrication de formules infantiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7797,51 +7813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of pepsin diffusion within casein gels by quasi-elastic neutron scattering (QENS) and fluorescence recovery after photobleaching (FRAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayrak Meltem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souza Nicolas De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7935,51 +7951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jj Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8017,90 +8033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why mathematical modelling of macronutrient hydrolysis should concern you?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah H.E. Verkempinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja E.M. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtual Conference, France</w:t>
@@ -8155,51 +8171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sharman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremiah J. Sheehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Dairy Science Association (ADSA) (Virtual meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Dairy Science Asoociation, Jun 2020, virtual meeting for ADSA 2020, France. pp.116-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8224,51 +8240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleil Synchrotron illuminates our knowledge on gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STLOpendays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / AgroCampus Rennes : Science et Technologie du Lait et de l'?uf (1253)., Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8293,103 +8309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-induced gel properties of an alginate-in-whey protein emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
@@ -8418,103 +8434,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the differences in protein structure on digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Bayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Raynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Logan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF13 - 13th International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8552,77 +8568,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of using hyperspectral imaging to predict gastric juice diffusion into solid food structures during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Geeshani M. Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon M. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Yea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8690,77 +8706,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t>
@@ -8789,90 +8805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ disintegration of protein gels (egg white) by pepsin based on time-lapse confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeshani Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première réunion plénière du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Ingénierie des Systèmes Biologiques et des Procédés (0792)., Nov 2018, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8923,77 +8939,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t>
@@ -9048,51 +9064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9311,64 +9327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Imaging The Cell 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9419,51 +9435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,77 +9534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium in dairy matrices: in vitro digestion on the factors determining its bioaccessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9643,90 +9659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion of milk protein gels in simulated gastric environment: exploration of the disintegration process and diffusion behavior of pepsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9768,103 +9784,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t>
@@ -9906,64 +9922,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese microstructure and diffusion properties: An important link to understand cheese ripening mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Molecular Structuring of Food Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Pirassununga-SP, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10027,64 +10043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DREAM Project International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,64 +10138,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure [i]in situ[/i] de la migration de solutés en matrice fromagère modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’animation du programme AMMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10217,51 +10233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10364,51 +10380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10485,51 +10501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10593,51 +10609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10705,51 +10721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10813,51 +10829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Issulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10951,51 +10967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11059,51 +11075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nisin Efficacy in Cheese cannot be Predicted by its Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11180,51 +11196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11288,77 +11304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessment of diffusion coefficients in model cheese by Fluorescence Recovery after Photobleaching (FRAP) analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11448,51 +11464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11530,51 +11546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the FRAP technique to food matrices: migration properties of small solutes in model cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11690,51 +11706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brocklehurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11776,51 +11792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colony distribution and solute diffusion in model cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11897,51 +11913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Schlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12015,103 +12031,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges associated with in situ small angle scattering methods for semi-solid casein gel investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Bayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra P Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E Whitten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendra P Mata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew E Whitten</w:t>
+                <w:t xml:space="preserve">Charlotte E Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://acis.wildapricot.org/ACSSSC34. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 34th Australian Colloid and Surface Science Student Conference</w:t>
@@ -12144,103 +12160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges associated with in situ small angle scattering methods for semi-solid casein gel investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Bayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitendra P Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E Whitten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitendra P Mata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew E Whitten</w:t>
+                <w:t xml:space="preserve">Charlotte E Conn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 34th Australian Colloid and Surface Science Student Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Melbourne, Australia</w:t>
@@ -12282,64 +12298,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pepsin activity as a function of pH and digestion time under static in vitro conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Salelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12377,64 +12393,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The kinetics of gastric proteolysis is strongly influenced by the dietary proteins, with a remarkably high pepsin activity on dairy caseins for pH ≥ 4 (i.e. early stages of gastric digestion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Salelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'ED EGAAL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rennes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12459,103 +12475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the spatiotemporal disintegration and release of nutrient from egg white gel microstructure during in vitro gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+                <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on "Delivery of Functionality in Complex Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal. 2019</w:t>
@@ -12597,64 +12613,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pepsine hydrolyse aussi bien les caséines à pH 5 qu’à pH 2, contrairement aux protéines du blanc d’œuf et du standard hémoglobine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Salelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Rennes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12679,103 +12695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of native egg white protein gel microstructure on the diffusion of gastric pepsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+                <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on "Delivery of Functionality in Complex Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal. 2019</w:t>
@@ -12804,90 +12820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion and oral comfort of cheese developed to meet the sensory and nutritional needs of the elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12912,77 +12928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food based carriers for the delivery of pancreatic enzymes to elderly for restoring digestion and tackling malnutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.AgreenSkills Annual Meeting in Edinburgh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13033,64 +13049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Panouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13132,77 +13148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the gastric breakdown of milk protein gels by time-lapse synchrotron deep-UV microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13257,103 +13273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lorieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lorieau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t>
@@ -13382,103 +13398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro bioaccessibility of calcium in whey protein matrices depends on calcium sources, gastro-intestinal pH but not on the matrix structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
@@ -13507,103 +13523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does oral health affect food comfortability and bolus properties during consumption of dairy products in elderly population?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lorieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lorieau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
@@ -13632,103 +13648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of product for elderly people: impact of the type of protein and matrix structures on the protein hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t>
@@ -13757,103 +13773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de produits laitiers à destination des séniors : impact du type de protéines et de la structure de l’aliment sur l’hydrolyse des protéines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
@@ -13882,77 +13898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the diffusion of pepsin and hydrolysis kinetics of dairy protein gels during simulated gastric digestion using advanced microscopic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14046,64 +14062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14141,64 +14157,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of solutes in model cheeses as affected by cheese microstructure and physicochemical characteristics of solutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF International Cheese Science &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14236,51 +14252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gastric digestion of milk protein gels as assessed by time-lapse Synchrotron UV-microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14387,64 +14403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse d’image et nouvelles techniques D’imageries spécifiques» 15. journées de formation du RCCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Etienne, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14469,90 +14485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la bioaccessibilité du calcium en digestion in vitro : impact de la source calcique et de la structure (liquide ou gélifiée) d’une matrice alimentaire, contenant des protéines sériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14588,445 +14604,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195519v1</w:t>
+                <w:t xml:space="preserve">hal-01195486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of solutes in dairy systems as affected by system microstructure and physicochemical characteristics of solutes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. NIZO Dairy Conference Milk Protein Functionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Papendal, Netherlands. , 2015</w:t>
+              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454560v1</w:t>
+                <w:t xml:space="preserve">hal-01195519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+                <w:t xml:space="preserve">Diffusion of solutes in dairy systems as affected by system microstructure and physicochemical characteristics of solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kolotuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">9. NIZO Dairy Conference Milk Protein Functionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Papendal, Netherlands. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195486v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacterial colonies in model cheese permeable to the diffusion of molecules of different physico-chemical properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15133,51 +15149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15254,51 +15270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Word Congress of Food Science &amp; Technology (IUFoST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montréal, Canada. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15375,51 +15391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Cheese Symposium Cork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Cork, Ireland. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15457,90 +15473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive approaches to explore the micro-environment around bacterial colonies and their porosity in a model cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International ICFMH conference, Food Micro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15604,64 +15620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IDF Symposium on the Microstructure of Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15738,51 +15754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy. , 2013</w:t>
@@ -15824,51 +15840,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les colonies bactériennes sont-elles perméables à des molécules de taille et de propriétés différentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15949,51 +15965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of immobilisation of bacteria in a model cheese: spatial distribution and porosity of colonies and their consequences on metabolism and micro-environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16113,51 +16129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
@@ -16225,64 +16241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris-Romainville, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16320,51 +16336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Amine Issulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16445,77 +16461,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nisin Efficacy in Cheese cannot be Predicted by its Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16566,90 +16582,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of solutes and macromolecules in model cheese assessed by fluorescence recovery after photobleaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16687,51 +16703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): From the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16808,77 +16824,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to understand cheese ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16929,103 +16945,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessment of diffusion coefficients in model cheese by Fluorescence Recovery after Photobleaching (FRAP) analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17050,103 +17066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model cheese matrices: Characterizing their micro and macrostructure to study the migration of small solutes inside cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17165,178 +17181,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin migration is dependant on the microstructure of the cheese matrix: an in situ investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure of cheese matrix modifies solute migration at the bacterial colony scale: examples with nisin and lactic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brocklehurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. 2010</w:t>
+              <w:t xml:space="preserve">IDF Symposium on Microstructure of Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tromsö, Norway. , International Dairy Journal, 21, Issue 9, Pages 579-726 (September 2011), 2010, International Dairy Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189710v1</w:t>
+                <w:t xml:space="preserve">hal-01454409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the FRAP technique to food matrices: migration properties of small solutes in model cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17344,51 +17364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17407,152 +17427,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of cheese matrix modifies solute migration at the bacterial colony scale: examples with nisin and lactic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nisin migration is dependant on the microstructure of the cheese matrix: an in situ investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Symposium on Microstructure of Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tromsö, Norway. , International Dairy Journal, 21, Issue 9, Pages 579-726 (September 2011), 2010, International Dairy Journal</w:t>
+              <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454409v1</w:t>
+                <w:t xml:space="preserve">hal-01189710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nisin diffusion in UF model cheeses regarding their composition</w:t>
               </w:r>
@@ -17577,64 +17593,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
@@ -17708,51 +17724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of food modifying agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Science and Technology 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17803,51 +17819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Complex foods and dispersed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Science and Technology 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17917,103 +17933,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model cheese matrices: characterizing their micro- and macrostructure to study the migration of small solutes inside cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18044,51 +18060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is diffusion of nisin in cheese model modified by differences in the matrix composition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18158,51 +18174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is diffusion of nisin in cheese model modified by differences in the matrix microstructure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18278,51 +18294,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de la qualité des aliments, matrices multiphasiques instables et complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Nantes, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18430,51 +18446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D203013"/>
+    <w:nsid w:val="5D7A2A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18661,51 +18677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliane-floury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8030-3690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Greaves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seibt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Whitten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra P Mata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Conn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108919" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Mata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Conn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100574" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03629567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348081v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verkempinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Janssen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salelles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO02453A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared K Raynes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greaves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta White" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Mao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ligneul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.097" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ligneul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b02362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.108" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209799v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.02.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SMHKLZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.02.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waharte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.01.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N24HRMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7JXM9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chad&#339;uf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02233-10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Aly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Tuan Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.06.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ6P4LKD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-007-0001-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453943v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453911v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2006002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrak Meltem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souza Nicolas De" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dehong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mata Jitendra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Sheehan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah J. Sheehan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hazart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ligneul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849261v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valle Costa Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729442v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729578v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brocklehurst" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008500v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Salelles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499058v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651299v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250506v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209694v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209502v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189710v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454403v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454409v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729546v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810600v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliane-floury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8030-3690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Greaves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seibt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Whitten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra P Mata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Conn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Mata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Conn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03629567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348081v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verkempinck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Janssen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salelles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO02453A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared K Raynes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greaves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta White" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.087" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Mao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ligneul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.097" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ligneul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b02362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.108" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.02.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SMHKLZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.02.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waharte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.01.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N24HRMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7JXM9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chad&#339;uf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02233-10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Aly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Tuan Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.06.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ6P4LKD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-007-0001-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453943v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453911v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2006002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrak Meltem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souza Nicolas De" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dehong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mata Jitendra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Sheehan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah J. Sheehan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hazart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ligneul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849261v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valle Costa Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729442v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729578v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brocklehurst" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008500v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Salelles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499058v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651299v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250506v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209694v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209502v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454409v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454403v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189710v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729546v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810600v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>