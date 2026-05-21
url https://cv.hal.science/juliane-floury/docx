--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -178,51 +178,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
@@ -257,110 +257,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178309v1</w:t>
+                <w:t xml:space="preserve">hal-05178329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of a semi-industrial infant milk formula powder and of a low-heat alternative process involving membrane filtration</w:t>
+                <w:t xml:space="preserve">Life cycle inventories and life cycle impact assessment datasets of a classic processing route for the manufacture of infant milk formula powder and of a low-heat alternative route involving the substitution of pasteurization by microfiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Saint-Preux</w:t>
@@ -395,82 +391,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100278. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178329v1</w:t>
+                <w:t xml:space="preserve">hal-05178309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating structure and activity of pepsin enzyme in H2O and D2O for the study of gastric digestion</w:t>
               </w:r>
@@ -1735,481 +1735,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial and (emulsion) gel rheology of hydrophobised whey proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro digestion of complex foods: How microstructure influences food disintegration and micronutrient bioaccessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+                <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.104556⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, pp.108817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317186v1</w:t>
+                <w:t xml:space="preserve">hal-02485321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of complex foods: How microstructure influences food disintegration and micronutrient bioaccessibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Hiolle</w:t>
+                <w:t xml:space="preserve">Characterization of egg white gel microstructure and its relationship with pepsin diffusivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Boulier-Monthéan</w:t>
+                <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prioul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aiqian Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128, pp.108817. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.105258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485321v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of egg white gel microstructure and its relationship with pepsin diffusivity</w:t>
+                <w:t xml:space="preserve">Interfacial and (emulsion) gel rheology of hydrophobised whey proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaspreet Singh</w:t>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiqian Ye</w:t>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98, pp.105258. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.104556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.104556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272582v1</w:t>
+                <w:t xml:space="preserve">hal-02317186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food material properties as determining factors in nutrient release during human gastric digestion: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeshani Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,103 +2277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ disintegration of egg white gels by pepsin and kinetics of nutrient release followed by time-lapse confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeshani Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.105228. </w:t>
@@ -2405,425 +2405,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an aqueous two-phase emulsion using hydrophobized whey proteins and erythritol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Serrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.031⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.210-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024885v1</w:t>
+                <w:t xml:space="preserve">hal-02000872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial-temporal changes in pH, structure and rheology of the gastric chyme in pigs as influenced by egg white gel properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the Spatiotemporal Distribution of Acid and Moisture in Food Structures during Gastric Juice Diffusion Using Hyperspectral Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon M. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiqian Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chloé Serrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.12.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b02430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000872v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Spatiotemporal Distribution of Acid and Moisture in Food Structures during Gastric Juice Diffusion Using Hyperspectral Imaging</w:t>
+                <w:t xml:space="preserve">Development of an aqueous two-phase emulsion using hydrophobized whey proteins and erythritol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geeshani Somaratne</w:t>
+                <w:t xml:space="preserve">Ashkan Madadlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlon M. Reis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.351-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b02430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267849v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whey-based cheese provides more postprandial plasma leucine than casein-based cheese: A pig study</w:t>
               </w:r>
@@ -2943,90 +2943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of β-lactoglobulin within calcium carbonate microparticles and subsequent in situ fabrication of protein microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3246,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 82, pp.399-411. </w:t>
@@ -3474,77 +3474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Assessment and Catalytic Oxidation Activity of Hydrophobized Whey Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (45), pp.12025-12033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4312,541 +4312,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion behavior of dextrans in dairy systems of different microstructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the microstructure of dairy systems using automated image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kolotuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.360-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209799v1</w:t>
+                <w:t xml:space="preserve">hal-01130408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the microstructure of dairy systems using automated image analysis</w:t>
+                <w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana V.C. Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cauty</w:t>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Kolotuev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.028⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (article 1284), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130408v1</w:t>
+                <w:t xml:space="preserve">hal-01454549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial colonies in solid media and foods: a review on their growth and interactions with the microenvironment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion and Partitioning of Macromolecules in Casein Microgels: Evidence for Size-Dependent Attractive Interactions in a Dense Protein System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulo D. S. Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01284⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.1755-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la503657u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01454549v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and Partitioning of Macromolecules in Casein Microgels: Evidence for Size-Dependent Attractive Interactions in a Dense Protein System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion behavior of dextrans in dairy systems of different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2015.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la503657u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116503v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility and Charge of Solutes as Factors That Determine Their Diffusion in Casein Suspensions and Gels</w:t>
               </w:r>
@@ -4858,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5077,330 +5077,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porosity of [i]Lactococcus lactis[/i] subsp. [i]lactis[/i] LD61 colonies immobilised in model cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport phenomena in a model cheese: The influence of the charge and shape of solutes on diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163 (2-3), pp.64-70. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.6186-6198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209413v1</w:t>
+                <w:t xml:space="preserve">hal-01209480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport phenomena in a model cheese: The influence of the charge and shape of solutes on diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+                <w:t xml:space="preserve">Porosity of [i]Lactococcus lactis[/i] subsp. [i]lactis[/i] LD61 colonies immobilised in model cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 96, pp.6186-6198. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2-3), pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2013.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209480v1</w:t>
+                <w:t xml:space="preserve">hal-01209413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgradients of pH Do Not Occur around Lactococcus Colonies in a Model Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Amine Issulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5895,77 +5895,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (17), pp.9484-90. </w:t>
@@ -6133,77 +6133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the diffusion coefficients of small solutes in cheese: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90 (5), pp.477-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6231,96 +6231,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Poullennec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.1621-1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6336,120 +6336,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742008v1</w:t>
+                <w:t xml:space="preserve">hal-01454078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition</w:t>
+                <w:t xml:space="preserve">Reducing salt level in food: Part 2. Modelling salt diffusion in model cheese systems with regards to their composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Le Poullennec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">M. Le Poullennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (10), pp.1621-1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6465,51 +6465,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454078v1</w:t>
+                <w:t xml:space="preserve">hal-00742008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing salt level in food: Part 1. Factors affecting the manufacture of model cheese systems and their structure-texture relationships.</w:t>
               </w:r>
@@ -6913,51 +6913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86, pp.43-57. </w:t>
@@ -7106,260 +7106,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t>
+                <w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (1), pp.43-57</w:t>
+              <w:t xml:space="preserve">, 2006, 86 (3), pp.203-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895562v1</w:t>
+                <w:t xml:space="preserve">hal-00895576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous processing of skim milk by a combination of pulsed electric fields and conventional heat treatments: does a synergetic effect on microbial inactivation exist?</w:t>
+                <w:t xml:space="preserve">Continuous raw skim milk processing by pulsed electric field at non-lethal temperature: effect on microbial inactivation and functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (3), pp.203-211</w:t>
+              <w:t xml:space="preserve">, 2006, 86 (1), pp.43-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895576v1</w:t>
+                <w:t xml:space="preserve">hal-00895562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure homogeneisation on methyl cellulose as food emulsifier</w:t>
               </w:r>
@@ -7645,51 +7645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan- Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo (35400), France</w:t>
@@ -8309,103 +8309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acid-induced gel properties of an alginate-in-whey protein emulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
@@ -8568,77 +8568,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of using hyperspectral imaging to predict gastric juice diffusion into solid food structures during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Geeshani M. Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon M. Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Yea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8732,51 +8732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. GERLI Lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Maximin la Sainte Beaumes, France</w:t>
@@ -8818,64 +8818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ disintegration of protein gels (egg white) by pepsin based on time-lapse confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeshani Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8965,51 +8965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOCS Annual Meeting and Industry Showcases Snapshot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Orlando, United States</w:t>
@@ -9176,51 +9176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonies bactériennes dans le fromage : distribution spatiale et micro-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9327,51 +9327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9698,51 +9698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9784,51 +9784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9922,51 +9922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheese microstructure and diffusion properties: An important link to understand cheese ripening mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10043,51 +10043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10138,51 +10138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure [i]in situ[/i] de la migration de solutés en matrice fromagère modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10214,899 +10214,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
+                <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ibrahim Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849239v1</w:t>
+                <w:t xml:space="preserve">hal-00841845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of solutes and macromolecules in model cheese assessed by fluorescence recovery after photobleaching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Jeanson</w:t>
+                <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
+              <w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities – IFP Energies Nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849261v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of solutes and macromolecules in model cheese assessed by fluorescence recovery after photobleaching</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Issulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841847v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Ibrahim Tawfik</w:t>
+                <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841845v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M-N. Madec</w:t>
+                <w:t xml:space="preserve">Diffusion of solutes and macromolecules in model cheese assessed by fluorescence recovery after photobleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Complex Fluids: Challenges and Opportunities – IFP Energies Nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison (FR), France</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924790v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
+                <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
+              <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849262v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">Diffusion of solutes and macromolecules in model cheese assessed by fluorescence recovery after photobleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">6.IDF Cheese Ripening &amp; Technology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Monona Terrace, Madison (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209871v1</w:t>
+                <w:t xml:space="preserve">hal-00841847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nisin Efficacy in Cheese cannot be Predicted by its Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11183,103 +11183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): from the dilute to the highly concentrated/crowded regime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo de Sa Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Food Rheology and Structure - ISFRS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11330,51 +11330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11540,273 +11540,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the FRAP technique to food matrices: migration properties of small solutes in model cheese.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure of cheese matrix modifies solute migration at the bacterial colony scale: examples with nisin and lactic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brocklehurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers' 2010: Food Matrices: Construction, destructuring, sensory and nutritional properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Le Croisic (FR), France</w:t>
+              <w:t xml:space="preserve">IDF Symposium on Microstructure of Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tromsö (NO), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729442v1</w:t>
+                <w:t xml:space="preserve">hal-00729578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of cheese matrix modifies solute migration at the bacterial colony scale: examples with nisin and lactic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the FRAP technique to food matrices: migration properties of small solutes in model cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Symposium on Microstructure of Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tromsö (NO), Norway</w:t>
+              <w:t xml:space="preserve">Biopolymers' 2010: Food Matrices: Construction, destructuring, sensory and nutritional properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729578v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colony distribution and solute diffusion in model cheese</w:t>
               </w:r>
@@ -12475,103 +12475,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the spatiotemporal disintegration and release of nutrient from egg white gel microstructure during in vitro gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeshani Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on "Delivery of Functionality in Complex Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal. 2019</w:t>
@@ -12695,103 +12695,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of native egg white protein gel microstructure on the diffusion of gastric pepsin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeshani Somaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria J. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaspreet Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on "Delivery of Functionality in Complex Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Porto, Portugal. 2019</w:t>
@@ -12859,51 +12859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lorieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12928,77 +12928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food based carriers for the delivery of pancreatic enzymes to elderly for restoring digestion and tackling malnutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Madadlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5.AgreenSkills Annual Meeting in Edinburgh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13174,51 +13174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13450,51 +13450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. , 2017</w:t>
@@ -13700,51 +13700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Food Structures, Digestion &amp; Health International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sydney, Australia. , 2017</w:t>
@@ -13825,51 +13825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ligneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
@@ -13924,51 +13924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14062,51 +14062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14157,51 +14157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of solutes in model cheeses as affected by cheese microstructure and physicochemical characteristics of solutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14403,51 +14403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14604,458 +14604,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195486v1</w:t>
+                <w:t xml:space="preserve">hal-01195519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Diffusion of solutes in dairy systems as affected by system microstructure and physicochemical characteristics of solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kolotuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">9. NIZO Dairy Conference Milk Protein Functionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Papendal, Netherlands. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195519v1</w:t>
+                <w:t xml:space="preserve">hal-01454560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of solutes in dairy systems as affected by system microstructure and physicochemical characteristics of solutes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Mathematical model of in vitro digestion of infant formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. NIZO Dairy Conference Milk Protein Functionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Papendal, Netherlands. , 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454560v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacterial colonies in model cheese permeable to the diffusion of molecules of different physico-chemical properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15257,51 +15257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15460,51 +15460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive approaches to explore the micro-environment around bacterial colonies and their porosity in a model cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15512,51 +15512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International ICFMH conference, Food Micro 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15620,51 +15620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15702,90 +15702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive molecular trapping of non-sticky probes within casein microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15827,77 +15827,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les colonies bactériennes sont-elles perméables à des molécules de taille et de propriétés différentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15952,51 +15952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of immobilisation of bacteria in a model cheese: spatial distribution and porosity of colonies and their consequences on metabolism and micro-environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16004,51 +16004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Mourdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Cork, Ireland. , 2014</w:t>
@@ -16077,64 +16077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides: a key fraction to control cheese ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16202,103 +16202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides: un rôle essentiel dans l'élaboration et les fonctionnalités des produits laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Adebiotech -SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Paris-Romainville, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16323,90 +16323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the micro-environment around bacterial colonies in cheeses depending on their spatial distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Amine Issulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16487,64 +16487,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. IDF Cheese Ripening &amp; Technology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Madison, United States. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16582,77 +16582,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of solutes and macromolecules in model cheese assessed by fluorescence recovery after photobleaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Valle Costa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cauty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16690,103 +16690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the diffusional and structural properties of casein micelles dispersions through Fluorescence Recovery After Photobleaching (FRAP): From the dilute to the highly concentrated/crowded regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Peres de Sa Peixoto Junior</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISFRS (International symposium on food rheology and structure)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Zurich, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16824,103 +16824,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approaches to understand cheese ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16958,90 +16958,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessment of diffusion coefficients in model cheese by Fluorescence Recovery after Photobleaching (FRAP) analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17066,90 +17066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model cheese matrices: Characterizing their micro and macrostructure to study the migration of small solutes inside cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17181,234 +17181,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of cheese matrix modifies solute migration at the bacterial colony scale: examples with nisin and lactic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Nisin migration is dependant on the microstructure of the cheese matrix: an in situ investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF Symposium on Microstructure of Dairy Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Tromsö, Norway. , International Dairy Journal, 21, Issue 9, Pages 579-726 (September 2011), 2010, International Dairy Journal</w:t>
+              <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454409v1</w:t>
+                <w:t xml:space="preserve">hal-01189710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the FRAP technique to food matrices: migration properties of small solutes in model cheese.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17427,230 +17423,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisin migration is dependant on the microstructure of the cheese matrix: an in situ investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure of cheese matrix modifies solute migration at the bacterial colony scale: examples with nisin and lactic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brocklehurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymères 2010, Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. 2010</w:t>
+              <w:t xml:space="preserve">IDF Symposium on Microstructure of Dairy Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tromsö, Norway. , International Dairy Journal, 21, Issue 9, Pages 579-726 (September 2011), 2010, International Dairy Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189710v1</w:t>
+                <w:t xml:space="preserve">hal-01454409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling nisin diffusion in UF model cheeses regarding their composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Ibrahim Tawfik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Le Croisic, France. , 2010</w:t>
@@ -17705,51 +17705,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of food modifying agents</w:t>
+                <w:t xml:space="preserve">Stability of Complex foods and dispersed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
@@ -17776,75 +17776,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 329 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349183v1</w:t>
+                <w:t xml:space="preserve">hal-01349174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Complex foods and dispersed systems</w:t>
+                <w:t xml:space="preserve">Inhibition of food modifying agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
@@ -17871,51 +17871,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 329 p., 2016, Food Science and Technology, 978-1-84821-934-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349174v1</w:t>
+                <w:t xml:space="preserve">hal-01349183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17933,90 +17933,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model cheese matrices: characterizing their micro- and macrostructure to study the migration of small solutes inside cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Floury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18446,51 +18446,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D7A2A71"/>
+    <w:nsid w:val="D559F9C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18677,51 +18677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliane-floury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8030-3690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Greaves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seibt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Whitten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra P Mata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Conn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Mata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Conn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03629567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348081v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verkempinck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Janssen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salelles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO02453A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared K Raynes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greaves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta White" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.087" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Mao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ligneul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.097" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ligneul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b02362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.108" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209799v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.02.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SMHKLZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209413v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.02.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waharte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.01.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N24HRMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7JXM9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chad&#339;uf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02233-10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Aly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Tuan Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.06.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ6P4LKD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-007-0001-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453943v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453911v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2006002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895576v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrak Meltem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souza Nicolas De" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dehong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mata Jitendra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Sheehan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah J. Sheehan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hazart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ligneul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849261v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valle Costa Silva" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841847v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729442v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729578v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brocklehurst" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008500v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Salelles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499058v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651299v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250506v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209694v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209502v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454409v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454403v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189710v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729546v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810600v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juliane-floury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8030-3690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Saint-Preux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gouss&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100278" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111892" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Bayrak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Han" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Greaves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Seibt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.focha.2024.100638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Whitten" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra P Mata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte E Conn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108919" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Mata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Conn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Logan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112810" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Rakhshi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506967v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colcom.2021.100574" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03629567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348081v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Verkempinck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Janssen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.08.030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Salelles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1FO02453A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared K Raynes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Greaves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinta White" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.03.087" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lorieau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laguerre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Le Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1fo00767j" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02485321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Boulier-Month&#233;an" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prioul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108817" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeshani Somaratne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Ferrua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Singh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Ye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Madadlou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.104556" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2019.1707770" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon M. Reis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b02430" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Mao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ligneul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.097" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.054" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02044447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorieau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Septier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laguerre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hazart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.05.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791807v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Halabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ligneul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.04.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.11.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4932GZ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b02362" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Bianchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Th&#233;venot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaucheron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hazart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.10.108" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Thevenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.12.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chapeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Valle Costa Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.07.053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Le Minous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.03.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512202v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01130408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana V.C. Silva" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kolotuev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.028" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gagnaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01284" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01116503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo D. S. Peixoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la503657u" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.02.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SMHKLZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209808v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Mourdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00366" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Peres de Sa Peixoto Junior" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6552" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2013.02.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Amine Issulahi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01678-13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N. Madec" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waharte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lortal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.01.030" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N24HRMZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.06.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV7JXM9M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730167v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chad&#339;uf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Madec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02233-10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729283v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2008474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2010011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895763v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Aly" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Le Poullennec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.06.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37P7RKD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Poullennec" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730065v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2009.05.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26HDK8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729832v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.Tuan Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2007.06.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ6P4LKD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.T. Pham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-007-0001-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453943v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Grosset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2005039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453911v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lesne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2006002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grosset" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desrumaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos M.A.V." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Legrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677834v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042065v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san- Guiziou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465859v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796810v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayrak Meltem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souza Nicolas De" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Dehong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mata Jitendra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806408v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sharma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Sheehan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H.E. Verkempinck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja E.M. Janssen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131422v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharman" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah J. Sheehan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107864v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Raynes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Geeshani M. Somaratne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiqian Yea" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356667v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929031v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628083v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Leboucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527686v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665436v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hazart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ligneul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250499v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189706v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924790v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849262v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Issulahi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chadoeuf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209871v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849261v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Valle Costa Silva" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849239v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841847v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849260v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924791v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729358v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729375v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gagnaire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729578v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brocklehurst" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729442v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Schlich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008500v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Salelles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284196v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737459v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737473v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816911v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552152v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamme" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499058v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506652v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Prot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651299v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709339v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651304v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552153v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250506v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322854v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744334v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454560v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kolotuev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195486v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209587v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209689v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209694v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209490v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209502v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Le Boucher" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ibrahim Tawfik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209360v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209343v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209337v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454212v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170506.ppt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454484v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454404v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189710v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454403v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454409v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454408v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349174v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219334.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349183v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729581v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Madec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729546v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810600v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>