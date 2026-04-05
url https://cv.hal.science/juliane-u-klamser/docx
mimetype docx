--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1003,420 +1003,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From collective motion to absorbing transitions with deterministic non-reciprocal interactions</w:t>
+                <w:t xml:space="preserve">Emergence of mesoscale flows under non-equilibrium drive in crowded environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane U. Klamser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Edwin Keta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Jack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Out-of-equilibrium phenomena in the presence of curvature and non-reciprocal interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Demian Levis (University of Barcelona); Sarah Loos (University of Cambridge); Daniel Matoz (Complutense University of Madrid); Daniel Pearce (University of Geneva); Rastko Sknepnek (University of Dundee), Jul 2024, Lausanne (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">INDO-FRENCH WORKSHOP ON CLASSICAL AND QUANTUM DYNAMICS IN OUT OF EQUILIBRIUM SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abhishek Dhar (ICTS-TIFR, India); Manas Kulkarni (ICTS-TIFR, India); Satya N. Majumdar (LPTMS, France); Gautam Mandal (TIFR Mumbai, India); Alberto Rosso (LPTMS, France); Gregory Schehr (LPTHE, France), Dec 2024, Bengaluru (Bangalore), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876446v1</w:t>
+                <w:t xml:space="preserve">hal-04876412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of mesoscale flows under non-equilibrium drive in crowded environments</w:t>
+                <w:t xml:space="preserve">From collective motion to absorbing transitions with deterministic non-reciprocal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane U. Klamser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert L Jack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDO-FRENCH WORKSHOP ON CLASSICAL AND QUANTUM DYNAMICS IN OUT OF EQUILIBRIUM SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abhishek Dhar (ICTS-TIFR, India); Manas Kulkarni (ICTS-TIFR, India); Satya N. Majumdar (LPTMS, France); Gautam Mandal (TIFR Mumbai, India); Alberto Rosso (LPTMS, France); Gregory Schehr (LPTHE, France), Dec 2024, Bengaluru (Bangalore), India</w:t>
+              <w:t xml:space="preserve">Out-of-equilibrium phenomena in the presence of curvature and non-reciprocal interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Demian Levis (University of Barcelona); Sarah Loos (University of Cambridge); Daniel Matoz (Complutense University of Madrid); Daniel Pearce (University of Geneva); Rastko Sknepnek (University of Dundee), Jul 2024, Lausanne (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876412v1</w:t>
+                <w:t xml:space="preserve">hal-04876446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Monte Carlo methods be used to simulate active-matter systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging mesoscale flows and chaotic advection in dense active matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Edwin Keta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane U. Klamser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Tailleur</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Jack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Monte Carlo Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie ALLASSONNIERE: Applied Mathematics and Statistics, School of medicine, Université Paris Cité; Jean-Francois CHASSAGNEUX: Laboratoire de Probabilités, Statistique et Modélisation, Université Paris Cité; Florence FORBES: Statify team, INRIA Grenoble Rhone-Alpes; Emmanuel GOBET: Center for Applied Mathematics, Ecole polytechnique, Institut polytechnique de Paris; Benjamin JOURDAIN: CERMICS, Ecole des Ponts ParisTech; Tony LELIEVRE: CERMICS, Ecole des Ponts ParisTech; Gilles PAGES: Laboratoire de Probabilités, Statistique et Modélisation, Sorbonne Université, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">STATPHYS KOLKATA XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anandamohan Ghosh, IISER Kolkata, India; P K Mohanty, IISER Kolkata, India; Urna Basu, S. N. Bose National Center for Basic Sciences, Kolkata, India; Sakuntala Chatterjee, S. N. Bose National Center for Basic Sciences, Kolkata, India; Anwesha Chattopadhyay, RKMVERI, Kolkata, India; Shashi Srivastava, Variable Energy Cyclotron Centre, Kolkata, India; Raka Dasgupta, University of Calcutta, Kolkata, India; Raja Paul, Indian Association for the Cultivation of Science, Kolkata, India, Dec 2023, Kolkata, INDIA, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875991v1</w:t>
+                <w:t xml:space="preserve">hal-04875714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging mesoscale flows and chaotic advection in dense active matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Monte Carlo methods be used to simulate active-matter systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane U. Klamser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STATPHYS KOLKATA XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anandamohan Ghosh, IISER Kolkata, India; P K Mohanty, IISER Kolkata, India; Urna Basu, S. N. Bose National Center for Basic Sciences, Kolkata, India; Sakuntala Chatterjee, S. N. Bose National Center for Basic Sciences, Kolkata, India; Anwesha Chattopadhyay, RKMVERI, Kolkata, India; Shashi Srivastava, Variable Energy Cyclotron Centre, Kolkata, India; Raka Dasgupta, University of Calcutta, Kolkata, India; Raja Paul, Indian Association for the Cultivation of Science, Kolkata, India, Dec 2023, Kolkata, INDIA, India</w:t>
+              <w:t xml:space="preserve">14th International Conference on Monte Carlo Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie ALLASSONNIERE: Applied Mathematics and Statistics, School of medicine, Université Paris Cité; Jean-Francois CHASSAGNEUX: Laboratoire de Probabilités, Statistique et Modélisation, Université Paris Cité; Florence FORBES: Statify team, INRIA Grenoble Rhone-Alpes; Emmanuel GOBET: Center for Applied Mathematics, Ecole polytechnique, Institut polytechnique de Paris; Benjamin JOURDAIN: CERMICS, Ecole des Ponts ParisTech; Tony LELIEVRE: CERMICS, Ecole des Ponts ParisTech; Gilles PAGES: Laboratoire de Probabilités, Statistique et Modélisation, Sorbonne Université, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875714v1</w:t>
+                <w:t xml:space="preserve">hal-04875991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the standard active-matter models with Monte Carlo methods</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Saha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Jangid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arnoulx de Pirey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane U. Klamser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Sadhu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Das" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane U Klamser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Edwin Keta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Jack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.218301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dhar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L052101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C. Kapfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07491-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02865332v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Uta Klamser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS333" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Saha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Jangid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arnoulx de Pirey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane U. Klamser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Sadhu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Das" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane U Klamser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Edwin Keta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Jack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.218301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dhar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L052101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C. Kapfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07491-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02865332v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Uta Klamser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS333" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>