--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1193,230 +1193,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging mesoscale flows and chaotic advection in dense active matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Monte Carlo methods be used to simulate active-matter systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane U. Klamser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Berthier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STATPHYS KOLKATA XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anandamohan Ghosh, IISER Kolkata, India; P K Mohanty, IISER Kolkata, India; Urna Basu, S. N. Bose National Center for Basic Sciences, Kolkata, India; Sakuntala Chatterjee, S. N. Bose National Center for Basic Sciences, Kolkata, India; Anwesha Chattopadhyay, RKMVERI, Kolkata, India; Shashi Srivastava, Variable Energy Cyclotron Centre, Kolkata, India; Raka Dasgupta, University of Calcutta, Kolkata, India; Raja Paul, Indian Association for the Cultivation of Science, Kolkata, India, Dec 2023, Kolkata, INDIA, India</w:t>
+              <w:t xml:space="preserve">14th International Conference on Monte Carlo Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie ALLASSONNIERE: Applied Mathematics and Statistics, School of medicine, Université Paris Cité; Jean-Francois CHASSAGNEUX: Laboratoire de Probabilités, Statistique et Modélisation, Université Paris Cité; Florence FORBES: Statify team, INRIA Grenoble Rhone-Alpes; Emmanuel GOBET: Center for Applied Mathematics, Ecole polytechnique, Institut polytechnique de Paris; Benjamin JOURDAIN: CERMICS, Ecole des Ponts ParisTech; Tony LELIEVRE: CERMICS, Ecole des Ponts ParisTech; Gilles PAGES: Laboratoire de Probabilités, Statistique et Modélisation, Sorbonne Université, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875714v1</w:t>
+                <w:t xml:space="preserve">hal-04875991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Monte Carlo methods be used to simulate active-matter systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging mesoscale flows and chaotic advection in dense active matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Edwin Keta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane U. Klamser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Tailleur</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Jack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Monte Carlo Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie ALLASSONNIERE: Applied Mathematics and Statistics, School of medicine, Université Paris Cité; Jean-Francois CHASSAGNEUX: Laboratoire de Probabilités, Statistique et Modélisation, Université Paris Cité; Florence FORBES: Statify team, INRIA Grenoble Rhone-Alpes; Emmanuel GOBET: Center for Applied Mathematics, Ecole polytechnique, Institut polytechnique de Paris; Benjamin JOURDAIN: CERMICS, Ecole des Ponts ParisTech; Tony LELIEVRE: CERMICS, Ecole des Ponts ParisTech; Gilles PAGES: Laboratoire de Probabilités, Statistique et Modélisation, Sorbonne Université, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">STATPHYS KOLKATA XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anandamohan Ghosh, IISER Kolkata, India; P K Mohanty, IISER Kolkata, India; Urna Basu, S. N. Bose National Center for Basic Sciences, Kolkata, India; Sakuntala Chatterjee, S. N. Bose National Center for Basic Sciences, Kolkata, India; Anwesha Chattopadhyay, RKMVERI, Kolkata, India; Shashi Srivastava, Variable Energy Cyclotron Centre, Kolkata, India; Raka Dasgupta, University of Calcutta, Kolkata, India; Raja Paul, Indian Association for the Cultivation of Science, Kolkata, India, Dec 2023, Kolkata, INDIA, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875991v1</w:t>
+                <w:t xml:space="preserve">hal-04875714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the standard active-matter models with Monte Carlo methods</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Saha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Jangid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arnoulx de Pirey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane U. Klamser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Sadhu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Das" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane U Klamser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Edwin Keta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Jack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.218301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dhar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L052101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C. Kapfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07491-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875991v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02865332v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Uta Klamser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS333" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyabrata Saha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Jangid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Arnoulx de Pirey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane U. Klamser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tridib Sadhu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumen Das" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shankar Ghosh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane U Klamser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf266" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Edwin Keta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Jack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.218301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Dhar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L052101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Klamser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailleur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.150602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181685v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian C. Kapfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Krauth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07491-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02865332v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Uta Klamser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS333" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>