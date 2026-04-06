--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -440,1717 +440,1717 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00495984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
+                <w:t xml:space="preserve">Monitoring Heat Transfer and Recharge Mechanisms in a Karst System Using Fiber Optic Distributed Temperature Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albaric</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Steinmann</w:t>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-P Malet</w:t>
+                <w:t xml:space="preserve">Kusnahadi Susanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100453v1</w:t>
+                <w:t xml:space="preserve">hal-05561162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abi Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Labbe</w:t>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-P Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (3), pp.1807-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272238v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Monitoring of Permafrost in Svalbard, Arctic Norway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Langet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200470⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.3275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286889v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic properties across an amphibolite- to greenschist-facies strain gradient (Neves area, eastern Alps, Italy): New considerations for shear zone imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Monitoring of Permafrost in Svalbard, Arctic Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leydier</w:t>
+                <w:t xml:space="preserve">Matthias Ohrnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goncalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Nadège Langet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Leclère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Mahan</w:t>
+                <w:t xml:space="preserve">Dave Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229005⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611383v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic properties across an amphibolite- to greenschist-facies strain gradient (Neves area, eastern Alps, Italy): New considerations for shear zone imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Henri Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+                <w:t xml:space="preserve">Kevin Mahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 816, pp.1129 - 1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348930v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new foam-based method for the (bio)degradation of hydrocarbons in contaminated vadose zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bouzid</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pino Herrera</w:t>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dierick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Langlois</w:t>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123420⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.105-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962558v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric modification by extension and magmatism at the craton-orogenic boundary: North Tanzania Divergence, East Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new foam-based method for the (bio)degradation of hydrocarbons in contaminated vadose zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pino Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tiberi</w:t>
+                <w:t xml:space="preserve">M. Dierick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Gautier</w:t>
+                <w:t xml:space="preserve">Y. Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ebinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Plasman</w:t>
+                <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy521⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.123420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135241v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling hydrodynamic, geochemical and isotopic approaches to evaluate oxbow connection degree to the main stream and to adjunct alluvial aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithospheric modification by extension and magmatism at the craton-orogenic boundary: North Tanzania Divergence, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Quenet</w:t>
+                <w:t xml:space="preserve">C. Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+                <w:t xml:space="preserve">S. Roecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Voldoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+                <w:t xml:space="preserve">M Plasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.123936⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (3), pp.1693-1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183326v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present‐day deformations of the Jura arc inferred by GPS surveying and earthquake focal mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling hydrodynamic, geochemical and isotopic approaches to evaluate oxbow connection degree to the main stream and to adjunct alluvial aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rabin</w:t>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sue</w:t>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 577, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.123936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919087v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Saturation Changes with Ambient Seismic Noise and Gravimetry in a Karst Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present‐day deformations of the Jura arc inferred by GPS surveying and earthquake focal mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fores</w:t>
+                <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Champollion</w:t>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mainsant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Sakic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.09.0163⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Geodynamics, Crustal and Lithospheric Tectonics, and active deformation in the Mediterranean Regions, 37, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860674v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-magma interactions during early continental rifting: Seismicity of the Magadi-Natron-Manyara basins, Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Saturation Changes with Ambient Seismic Noise and Gravimetry in a Karst Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Weinstein</w:t>
+                <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Oliva</w:t>
+                <w:t xml:space="preserve">G. Mainsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Ebinger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Fort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GC007027⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.09.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667198v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference suppression by adaptive cancellation in a high Arctic seismic experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Harris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Bettina Goertz-Allmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Goertz-Allmann</w:t>
+                <w:t xml:space="preserve">Daniela Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (4), pp.V201 - V209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/geo2016-0452.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface images of the Eastern Rift, Africa, from the joint inversion of body waves, surface waves and gravity: investigating the role of fluids in early-stage continental rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mulibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2178,1163 +2178,1297 @@
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 210 (2), pp.931-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggx220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t>
+                <w:t xml:space="preserve">Fault-magma interactions during early continental rifting: Seismicity of the Magadi-Natron-Manyara basins, Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dobrynina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Albaric</w:t>
+                <w:t xml:space="preserve">A. Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">S. J. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Perrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.W. Ferdinand</w:t>
+                <w:t xml:space="preserve">C. J. Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), pp.3662-3686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GC007027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468001v1</w:t>
+                <w:t xml:space="preserve">hal-01667198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric low-velocity zones associated with a magmatic segment of the Tanzanian Rift, East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Plasman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 210 (1), pp.465-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggx177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of induced seismicity during the first geothermal reservoir stimulation at Paralana, Australia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dobrynina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Oye</w:t>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Langet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Lecomte</w:t>
+                <w:t xml:space="preserve">R.W. Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Russian Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.253 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693871v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep crustal earthquakes in North Tanzania, East Africa: Interplay between tectonic and magmatic processes in an incipient rift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Monitoring of induced seismicity during the first geothermal reservoir stimulation at Paralana, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Oye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrot</w:t>
+                <w:t xml:space="preserve">N. Langet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Jakovlev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hasting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GC005027⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.120 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00985250v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Deep crustal earthquakes in North Tanzania, East Africa: Interplay between tectonic and magmatic processes in an incipient rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Jakovlev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.374-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GC005027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00420599v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00985250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Perrot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.799-811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00572452v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain accommodation by slow slip and dyking in a youthful continental rift, East Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Calais</w:t>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas d'Oreye</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature07478⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00346693v1</w:t>
+                <w:t xml:space="preserve">insu-00572452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Strain accommodation by slow slip and dyking in a youthful continental rift, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Oreye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 456, pp.783-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00346693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rift propagation at craton margin. Distribution of faulting and volcanism in the North Tanzanian Divergence (East Africa) during Neogene times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 448 (1-4), pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00267274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3344,663 +3478,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater Heights Prediction from Seismic Waves with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does seismic anisotropy evolve as a function of mineralogical and textural changes across ductile shear zones? - an experimental and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal mechanisms, stress field and crustal rheology in the North Tanzanian Divergence (East African Rift) inferred from local seismicity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4010,525 +4144,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME2WATCH : une approche interdisciplinaire pour une meilleure estimation de la ressource en eau dans les Chyulu Hills (Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Barre-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground River Monitoring from Seismic Waves with a Random Forest Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic and hydro-geophysical monitoring in the Jura mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4538,161 +4672,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring hydro-géophysique des réservoirs d'eau souterraine dans le Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4760,51 +4894,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1621AC22"/>
+    <w:nsid w:val="97AF027D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4908,51 +5042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BCAA80B7"/>
+    <w:nsid w:val="6F4E7B46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5142,51 +5276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-albaric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-554X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/sismeauclim/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2019-03-29_JURAQUAKE.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2022-04-06_FIBROKARST.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/transkarst/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495984v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K&#252;hn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Langet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Harris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200470" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Herrera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123420" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weinstein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Oliva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Ebinger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693853v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Goertz-Allmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kuehn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sikora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0452.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mulibo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand-Wambura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasting" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442153v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-albaric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-554X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/sismeauclim/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2019-03-29_JURAQUAKE.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2022-04-06_FIBROKARST.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/transkarst/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495984v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K&#252;hn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Langet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Harris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Goertz-Allmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kuehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sikora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0452.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mulibo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand-Wambura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weinstein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Oliva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Ebinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasting" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.10.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>