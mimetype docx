--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2342,307 +2342,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric low-velocity zones associated with a magmatic segment of the Tanzanian Rift, East Africa</w:t>
+                <w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Plasman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Gautier</w:t>
+                <w:t xml:space="preserve">A. Dobrynina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx177⟩</w:t>
+              <w:t xml:space="preserve">Russian Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.253 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622078v1</w:t>
+                <w:t xml:space="preserve">hal-01468001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dobrynina</w:t>
+                <w:t xml:space="preserve">Lithospheric low-velocity zones associated with a magmatic segment of the Tanzanian Rift, East Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.W. Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210 (1), pp.465-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01468001v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of induced seismicity during the first geothermal reservoir stimulation at Paralana, Australia</w:t>
               </w:r>
@@ -2788,77 +2788,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Jakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (2), pp.374-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,77 +2905,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3219,51 +3219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Oreye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4040,64 +4040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
@@ -4894,51 +4894,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97AF027D"/>
+    <w:nsid w:val="9C45EB6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5042,51 +5042,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F4E7B46"/>
+    <w:nsid w:val="038663BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5276,51 +5276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-albaric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-554X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/sismeauclim/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2019-03-29_JURAQUAKE.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2022-04-06_FIBROKARST.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/transkarst/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495984v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K&#252;hn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Langet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Harris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Goertz-Allmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kuehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sikora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0452.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mulibo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand-Wambura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weinstein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Oliva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Ebinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasting" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.10.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-albaric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-554X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/sismeauclim/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2019-03-29_JURAQUAKE.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2022-04-06_FIBROKARST.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/transkarst/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495984v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K&#252;hn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Langet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Harris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Goertz-Allmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kuehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sikora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0452.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mulibo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand-Wambura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weinstein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Oliva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Ebinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasting" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.10.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>