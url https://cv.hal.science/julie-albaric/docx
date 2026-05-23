--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -557,878 +557,878 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kusnahadi Susanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 64 (3), pp.363-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gwat.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albaric</w:t>
+                <w:t xml:space="preserve">Jordan Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Steinmann</w:t>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hibert</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Malet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234 (3), pp.1807-1818. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.3275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100453v1</w:t>
+                <w:t xml:space="preserve">hal-04272238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Impacts of Climate Change and Water Withdrawals on the Water Balance at the Watershed Scale—The Case of the Allier Alluvial Hydrosystem (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning prediction of groundwater heights from passive seismic wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abi Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Labbe</w:t>
+                <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">M. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">C. Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J-P Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.3275. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (3), pp.1807-1818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15043275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272238v1</w:t>
+                <w:t xml:space="preserve">hal-04100453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Monitoring of Permafrost in Svalbard, Arctic Norway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic properties across an amphibolite- to greenschist-facies strain gradient (Neves area, eastern Alps, Italy): New considerations for shear zone imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Langet</w:t>
+                <w:t xml:space="preserve">Henri Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Harris</w:t>
+                <w:t xml:space="preserve">Kevin Mahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 816, pp.1129 - 1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220200470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286889v1</w:t>
+                <w:t xml:space="preserve">hal-03611383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic properties across an amphibolite- to greenschist-facies strain gradient (Neves area, eastern Alps, Italy): New considerations for shear zone imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic Monitoring of Permafrost in Svalbard, Arctic Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leydier</w:t>
+                <w:t xml:space="preserve">Daniela Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Goncalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">Matthias Ohrnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Leclère</w:t>
+                <w:t xml:space="preserve">Nadège Langet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Mahan</w:t>
+                <w:t xml:space="preserve">Dave Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 816, pp.1129 - 1149. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220200470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611383v1</w:t>
+                <w:t xml:space="preserve">hal-03286889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
+                <w:t xml:space="preserve">A new foam-based method for the (bio)degradation of hydrocarbons in contaminated vadose zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">I. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">D. Pino Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jomard</w:t>
+                <w:t xml:space="preserve">M. Dierick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+                <w:t xml:space="preserve">Y. Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 401, pp.123420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348930v2</w:t>
+                <w:t xml:space="preserve">hal-02962558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new foam-based method for the (bio)degradation of hydrocarbons in contaminated vadose zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pino Herrera</w:t>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dierick</w:t>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pechaud</w:t>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Langlois</w:t>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 401, pp.123420. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.105-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.123420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962558v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric modification by extension and magmatism at the craton-orogenic boundary: North Tanzania Divergence, East Africa</w:t>
               </w:r>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mainsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1940,161 +1940,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference suppression by adaptive cancellation in a high Arctic seismic experiment</w:t>
+                <w:t xml:space="preserve">Fault-magma interactions during early continental rifting: Seismicity of the Magadi-Natron-Manyara basins, Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Harris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Albaric</w:t>
+                <w:t xml:space="preserve">A. Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Goertz-Allmann</w:t>
+                <w:t xml:space="preserve">S. J. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Kuehn</w:t>
+                <w:t xml:space="preserve">C. J. Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Sikora</w:t>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82 (4), pp.V201 - V209. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), pp.3662-3686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2016-0452.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GC007027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693853v1</w:t>
+                <w:t xml:space="preserve">hal-01667198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface images of the Eastern Rift, Africa, from the joint inversion of body waves, surface waves and gravity: investigating the role of fluids in early-stage continental rifting</w:t>
               </w:r>
@@ -2106,573 +2106,573 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Tiberi</w:t>
+                <w:t xml:space="preserve">G. Mulibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferdinand-Wambura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 210 (2), pp.931-950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggx220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-magma interactions during early continental rifting: Seismicity of the Magadi-Natron-Manyara basins, Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference suppression by adaptive cancellation in a high Arctic seismic experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Weinstein</w:t>
+                <w:t xml:space="preserve">Bettina Goertz-Allmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Oliva</w:t>
+                <w:t xml:space="preserve">Daniela Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Ebinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christel Tiberi</w:t>
+                <w:t xml:space="preserve">Sebastian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (10), pp.3662-3686. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.V201 - V209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017GC007027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2016-0452.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667198v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t>
+                <w:t xml:space="preserve">Lithospheric low-velocity zones associated with a magmatic segment of the Tanzanian Rift, East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dobrynina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">M. Plasman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ebinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.W. Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Geology and Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 210 (1), pp.465-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468001v1</w:t>
+                <w:t xml:space="preserve">hal-01622078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric low-velocity zones associated with a magmatic segment of the Tanzanian Rift, East Africa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Seismic wave attenuation in the lithosphere of the North Tanzanian divergence zone (East African rift system)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dobrynina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Russian Geology and Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.253 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rgg.2016.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622078v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of induced seismicity during the first geothermal reservoir stimulation at Paralana, Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Oye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,752 +2723,764 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.120 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geothermics.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep crustal earthquakes in North Tanzania, East Africa: Interplay between tectonic and magmatic processes in an incipient rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Jakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (2), pp.374-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013GC005027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00985250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted seismogenic and rheological behaviours from shallow and deep earthquake sequences in the North Tanzanian divergence, East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (5), pp.799-811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal rheology and depth distribution of earthquakes: Insights from the central and southern East African Rift System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 468 (1-4), pp.28-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2008.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00572452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain accommodation by slow slip and dyking in a youthful continental rift, East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Oreye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 456, pp.783-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature07478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00346693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rift propagation at craton margin. Distribution of faulting and volcanism in the North Tanzanian Divergence (East Africa) during Neogene times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 448 (1-4), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00267274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3478,51 +3490,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater Heights Prediction from Seismic Waves with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3531,610 +3543,610 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04604371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of geodynamical processes on the socio-ecosystem of North Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Great African Rift Interdisciplinary Research Group 2022 Scientific meeting (GDR Rift Colloquium 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des processus sismogéniques dans le sud-est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Rencontres Scientifiques et Techniques RESIF, 15-18 Novembre, Obernai, https://rst-resif-2021.sciencesconf.org/program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does seismic anisotropy evolve as a function of mineralogical and textural changes across ductile shear zones? - an experimental and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal mechanisms, stress field and crustal rheology in the North Tanzanian Divergence (East African Rift) inferred from local seismicity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Godano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4144,297 +4156,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME2WATCH : une approche interdisciplinaire pour une meilleure estimation de la ressource en eau dans les Chyulu Hills (Kenya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Barre-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yani Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underground River Monitoring from Seismic Waves with a Random Forest Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic and hydro-geophysical monitoring in the Jura mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4443,226 +4455,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4672,51 +4684,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring hydro-géophysique des réservoirs d'eau souterraine dans le Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4725,108 +4737,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abi Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4894,51 +4906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C45EB6D"/>
+    <w:nsid w:val="899459B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5042,51 +5054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="038663BA"/>
+    <w:nsid w:val="5DB2A295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5276,51 +5288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-albaric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-554X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/sismeauclim/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2019-03-29_JURAQUAKE.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2022-04-06_FIBROKARST.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/transkarst/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495984v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K&#252;hn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Langet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Harris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Herrera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123420" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Goertz-Allmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kuehn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sikora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0452.1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mulibo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand-Wambura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weinstein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Oliva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Ebinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasting" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.10.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442153v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-albaric" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7275-554X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/sismeauclim/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2019-03-29_JURAQUAKE.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search-data.ubfc.fr/FR-18008901306731-2022-04-06_FIBROKARST.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chrono-environnement.univ-fcomte.fr/project/transkarst/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495984v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abi Nader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Malet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusnahadi Susanto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.70060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272238v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Labbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04100453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Malet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad160" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leydier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mahan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela K&#252;hn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ohrnberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Langet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Harris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200470" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pino Herrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dierick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pechaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Langlois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.123420" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiberi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ebinger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roecker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy521" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rabin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01860674v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mainsant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.09.0163" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weinstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Oliva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Ebinger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mulibo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand-Wambura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Goertz-Allmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Kuehn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sikora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0452.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plasman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx177" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468001v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrynina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Ferdinand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2016.03.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8KFXQ3V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Oye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasting" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lecomte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2013.10.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC3ZXG1W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jakovlev" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC005027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Gall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.09.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N74ZGT1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00572452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.05.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZTR9HBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00346693v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Oreye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delvaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07478" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nonnotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rolet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTQHR0H0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04604371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1601" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00482059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Barre-Rolland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yani Gunnell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442422v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>