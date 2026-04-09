--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -234,338 +234,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
+                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mention</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie C Aleman</w:t>
+                <w:t xml:space="preserve">Clement Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Garcin</w:t>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hély</w:t>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185154v1</w:t>
+                <w:t xml:space="preserve">hal-05317209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
+                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Charlotte Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Outrequin</w:t>
+                <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317209v1</w:t>
+                <w:t xml:space="preserve">hal-05185154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evenness peaks in fire-resilient vegetation preceded ecosystem shifts in East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,347 +904,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitwe 23, a Complex ESA/MSA Locality in the Northern Luangwa Valley, Zambia</w:t>
+                <w:t xml:space="preserve">Reproducible protocol for the extraction and semi-automated quantification of macroscopic charcoal from soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bisson</w:t>
+                <w:t xml:space="preserve">Javier Ruiz-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Burke</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Veldman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Archaeological Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10437-024-09581-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0304198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618279v1</w:t>
+                <w:t xml:space="preserve">hal-04730583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible protocol for the extraction and semi-automated quantification of macroscopic charcoal from soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sitwe 23, a Complex ESA/MSA Locality in the Northern Luangwa Valley, Zambia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ruiz-Pérez</w:t>
+                <w:t xml:space="preserve">Flora Schilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Veldman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew Peros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0304198. </w:t>
+              <w:t xml:space="preserve">African Archaeological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10437-024-09581-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730583v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja M. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t>
@@ -1540,771 +1540,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LAST Coring Platform You Will Ever Need: Light, Affordable, Stable, and Transportable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+                <w:t xml:space="preserve">Dispersal limitation and fire feedbacks maintain mesic savannas in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikunj Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Vleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carla Staver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/quat3030027⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471398v1</w:t>
+                <w:t xml:space="preserve">hal-04471402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reconstruction of burned area and fire severity using charcoal from boreal lake sediments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+                <w:t xml:space="preserve">A. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C Staver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Dexter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683620932979⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.202011515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998624v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal limitation and fire feedbacks maintain mesic savannas in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik van Vleck</w:t>
+                <w:t xml:space="preserve">Asymmetric response of forest and grassy biomes to climate variability across the African Humid Period: influenced by anthropogenic disturbance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Phelps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Shanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Courtney-Mustaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3177⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (8), pp.1118-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.04990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471402v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. G. Dexter</w:t>
+                <w:t xml:space="preserve">The reconstruction of burned area and fire severity using charcoal from boreal lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (10), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683620932979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981649v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric response of forest and grassy biomes to climate variability across the African Humid Period: influenced by anthropogenic disturbance?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothy Shanahan</w:t>
+                <w:t xml:space="preserve">The LAST Coring Platform You Will Ever Need: Light, Affordable, Stable, and Transportable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (8), pp.1118-1142. </w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.04990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/quat3030027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471392v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeo-trajectories of forest savannization in the southern Congo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jordan Paillard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Kimpuni</w:t>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (8), pp.20190284. </w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471389v1</w:t>
+                <w:t xml:space="preserve">hal-02322171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sharp floristic discontinuity revealed by the biogeographic regionalization of African savannas</w:t>
               </w:r>
@@ -2552,1143 +2552,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Veldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">Swanni Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bremond</w:t>
+                <w:t xml:space="preserve">T. Michael Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+                <w:t xml:space="preserve">Sally Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63, pp.1-35. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6463), pp.eaay7976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aay7976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322171v1</w:t>
+                <w:t xml:space="preserve">hal-02463305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaeo-trajectories of forest savannization in the southern Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swanni Alvarado</w:t>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Michael Anderson</w:t>
+                <w:t xml:space="preserve">Jordan Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Archibald</w:t>
+                <w:t xml:space="preserve">Victor Kimpuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 366 (6463), pp.eaay7976. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (8), pp.20190284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aay7976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463305v1</w:t>
+                <w:t xml:space="preserve">hal-04471389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African fire histories and fire ecologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleoclimatic changes are the most probable causes of the rainforest crises 2,600 y ago in Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colombaroli</w:t>
+                <w:t xml:space="preserve">P. Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vannière</w:t>
+                <w:t xml:space="preserve">J. Maley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Adolf</w:t>
+                <w:t xml:space="preserve">C. Doumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bremond</w:t>
+                <w:t xml:space="preserve">N. Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22498/pages.26.2.88⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (29), pp.E6672-E6673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1807615115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960955v1</w:t>
+                <w:t xml:space="preserve">hal-02107506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns in the global distributions of savanna and forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Modern Charcoal Dataset (GMCD): A tool for exploring proxy-fire linkages and spatial patterns of biomass burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Hawthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Courtney Mustaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Colombaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 488, pp.3 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.12739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04471381v1</w:t>
+                <w:t xml:space="preserve">hal-01863963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using paleoecology to improve reference conditions for ecosystem-based management in western spruce-moss subdomain of Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 430, pp.157-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.FORECO.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimatic changes are the most probable causes of the rainforest crises 2,600 y ago in Central Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparking New Opportunities for Charcoal-Based Fire History Reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1807615115⟩</w:t>
+              <w:t xml:space="preserve">Fire Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire1010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107506v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Modern Charcoal Dataset (GMCD): A tool for exploring proxy-fire linkages and spatial patterns of biomass burning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest extent and deforestation in tropical Africa since 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jarzyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carla Staver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.046⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0406-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863963v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparking New Opportunities for Charcoal-Based Fire History Reconstructions</w:t>
+                <w:t xml:space="preserve">Spatial patterns in the global distributions of savanna and forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Hennebelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+                <w:t xml:space="preserve">A. Carla Staver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Chief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fire1010007⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.792-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960980v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest extent and deforestation in tropical Africa since 1900</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Aleman</w:t>
+                <w:t xml:space="preserve">African fire histories and fire ecologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Courtney-Mustaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colombaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Adolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Jarzyna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (1), pp.26-33. </w:t>
+              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.88-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0406-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22498/pages.26.2.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967732v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree cover in Central Africa: determinants and sensitivity under contrasted scenarios of global change</w:t>
               </w:r>
@@ -3798,282 +3798,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree biomass reconstruction shows no lag in postglacial afforestation of eastern Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+                <w:t xml:space="preserve">One thousand years of fires: Integrating proxy and model data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Marie Kehrwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coughlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Courtney-Mustaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Githumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfr-2015-0201⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21425/F5FBG29606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471353v1</w:t>
+                <w:t xml:space="preserve">hal-04471357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One thousand years of fires: Integrating proxy and model data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Marie Kehrwald</w:t>
+                <w:t xml:space="preserve">Tree biomass reconstruction shows no lag in postglacial afforestation of eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (1), </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.485-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21425/F5FBG29606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2015-0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471357v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land‐use change outweighs projected effects of changing rainfall on tree cover in sub‐Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,295 +4256,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleofire reconstruction based on an ensemble-member strategy applied to sedimentary charcoal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin P Girardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam A Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie C Aleman</w:t>
+                <w:t xml:space="preserve">Philippe Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50504⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979632v1</w:t>
+                <w:t xml:space="preserve">hal-02484503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleofire reconstruction based on an ensemble-member strategy applied to sedimentary charcoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonté</w:t>
+                <w:t xml:space="preserve">Martin P Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Brossier</w:t>
+                <w:t xml:space="preserve">Adam A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (11), pp.2667-2672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484503v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating phytolith influx in lake sediments</w:t>
               </w:r>
@@ -4569,51 +4569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4658,986 +4658,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bremond</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Roger Apema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Freycon</w:t>
+                <w:t xml:space="preserve">Marc A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (8), pp.787-797. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.187-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970158v1</w:t>
+                <w:t xml:space="preserve">hal-01970174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Apema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc A. Dubois</w:t>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (1), pp.187-197. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (8), pp.787-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970174v1</w:t>
+                <w:t xml:space="preserve">hal-01970158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and seasonal relationship between 17 O-excess of grass phytoliths and relative humidity in the North American Great Plains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minger Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred J Longstaffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of atmospheric relative humidity on vegetation changes during the Late Holocene reconstructed using the 17O-excess of phytoliths from sediments of Lake Ngofouo (Republic of Congo, Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mention</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Au Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04724587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CENTRAL ROLE OF NODAL FARMERS IN SEED EXCHANGES FOR BIODIVERSITY DYNAMICS EXAMPLE OF « CURADORAS » FOR THE QUINOA CONSERVATION IN MAPUCHE COMMUNITIES IN SOUTH CHILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Thomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Sahelian atmospheric relative humidity associated with vegetation changes using the 17O-excess of phytoliths from Lake Guiers sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] Copernicus Meetings. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse diagnostique des adaptations aux aléas climatiques des sytèmes ovins laitiers Rougiers/ Causse du Larzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro), Montpellier, FRA. 2009, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813982v1</w:t>
-              </w:r>
-[...397 lines deleted...]
-                <w:t xml:space="preserve">hal-00530950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5881,51 +5881,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6175,51 +6175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vullien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/add8a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schilt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-024-09581-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schilt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tolan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Museba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Staver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Buitenwerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5190" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620932979" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Goel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Vleck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Phelps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney-Mustaphi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04990" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Paillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimpuni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Swaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Subalusky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Hill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.421" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adolf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.2.88" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12739" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FORECO.2018.08.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107506v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumenge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807615115" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire1010007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967732v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarzyna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0406-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471353v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Marie Kehrwald" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG29606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Staver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13299" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMP1C8CF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979632v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Girardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50504" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4458-3_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vullien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/add8a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schilt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-024-09581-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schilt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tolan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Museba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Staver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Buitenwerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5190" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Goel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Vleck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Phelps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney-Mustaphi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620932979" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Swaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Subalusky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Hill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.421" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Paillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimpuni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumenge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807615115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FORECO.2018.08.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire1010007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarzyna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0406-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12739" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adolf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.2.88" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Marie Kehrwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG29606" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Staver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13299" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMP1C8CF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Girardin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50504" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4458-3_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>