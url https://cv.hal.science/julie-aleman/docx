--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -234,338 +234,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
+                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Charlotte Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Outrequin</w:t>
+                <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317209v1</w:t>
+                <w:t xml:space="preserve">hal-05185154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
+                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mention</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie C Aleman</w:t>
+                <w:t xml:space="preserve">Clement Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Garcin</w:t>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hély</w:t>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185154v1</w:t>
+                <w:t xml:space="preserve">hal-05317209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evenness peaks in fire-resilient vegetation preceded ecosystem shifts in East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,533 +904,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducible protocol for the extraction and semi-automated quantification of macroscopic charcoal from soil</w:t>
+                <w:t xml:space="preserve">Sitwe 23, a Complex ESA/MSA Locality in the Northern Luangwa Valley, Zambia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ruiz-Pérez</w:t>
+                <w:t xml:space="preserve">Michael Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Burke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Peros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304198⟩</w:t>
+              <w:t xml:space="preserve">African Archaeological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10437-024-09581-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730583v1</w:t>
+                <w:t xml:space="preserve">hal-04618279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitwe 23, a Complex ESA/MSA Locality in the Northern Luangwa Valley, Zambia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducible protocol for the extraction and semi-automated quantification of macroscopic charcoal from soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Schilt</w:t>
+                <w:t xml:space="preserve">Javier Ruiz-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Peros</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Veldman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Archaeological Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0304198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10437-024-09581-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618279v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
+                <w:t xml:space="preserve">The archaeological potential of the northern Luangwa Valley, Zambia: The Luwumbu basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Voigt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">A Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilja M. Reiter</w:t>
+                <w:t xml:space="preserve">M Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">F Schilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Museba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0269209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304247v1</w:t>
+                <w:t xml:space="preserve">hal-04296353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The archaeological potential of the northern Luangwa Valley, Zambia: The Luwumbu basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Schilt</w:t>
+                <w:t xml:space="preserve">Claudia Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Tolan</w:t>
+                <w:t xml:space="preserve">Ilja M. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Museba</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0269209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-2161-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296353v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Limited climatic space for alternative ecosystem states in Africa”</w:t>
               </w:r>
@@ -1540,771 +1540,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal limitation and fire feedbacks maintain mesic savannas in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik van Vleck</w:t>
+                <w:t xml:space="preserve">The LAST Coring Platform You Will Ever Need: Light, Affordable, Stable, and Transportable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Carla Staver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3177⟩</w:t>
+              <w:t xml:space="preserve">Quaternary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/quat3030027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471402v1</w:t>
+                <w:t xml:space="preserve">hal-04471398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie C Aleman</w:t>
+                <w:t xml:space="preserve">The reconstruction of burned area and fire severity using charcoal from boreal lake sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fayolle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. G. Dexter</w:t>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (10), pp.1400-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683620932979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981649v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric response of forest and grassy biomes to climate variability across the African Humid Period: influenced by anthropogenic disturbance?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothy Shanahan</w:t>
+                <w:t xml:space="preserve">Dispersal limitation and fire feedbacks maintain mesic savannas in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikunj Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Vleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carla Staver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.04990⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471392v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reconstruction of burned area and fire severity using charcoal from boreal lake sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+                <w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C Staver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Dexter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683620932979⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.202011515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998624v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LAST Coring Platform You Will Ever Need: Light, Affordable, Stable, and Transportable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+                <w:t xml:space="preserve">Asymmetric response of forest and grassy biomes to climate variability across the African Humid Period: influenced by anthropogenic disturbance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Phelps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Shanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Courtney-Mustaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (3), pp.27. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (8), pp.1118-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/quat3030027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.04990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471398v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeo-trajectories of forest savannization in the southern Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bremond</w:t>
+                <w:t xml:space="preserve">Jordan Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+                <w:t xml:space="preserve">Victor Kimpuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63, pp.1-35. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (8), pp.20190284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322171v1</w:t>
+                <w:t xml:space="preserve">hal-04471389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sharp floristic discontinuity revealed by the biogeographic regionalization of African savannas</w:t>
               </w:r>
@@ -2552,3209 +2552,3233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Veldman</w:t>
+                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Michael Anderson</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Archibald</w:t>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 366 (6463), pp.eaay7976. </w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aay7976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463305v1</w:t>
+                <w:t xml:space="preserve">hal-02322171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeo-trajectories of forest savannization in the southern Congo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Veldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Elenga</w:t>
+                <w:t xml:space="preserve">Swanni Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Paillard</w:t>
+                <w:t xml:space="preserve">T. Michael Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Kimpuni</w:t>
+                <w:t xml:space="preserve">Sally Archibald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (8), pp.20190284. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6463), pp.eaay7976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aay7976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471389v1</w:t>
+                <w:t xml:space="preserve">hal-02463305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimatic changes are the most probable causes of the rainforest crises 2,600 y ago in Central Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial patterns in the global distributions of savanna and forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carla Staver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1807615115⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.792-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107506v1</w:t>
+                <w:t xml:space="preserve">hal-04471381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Modern Charcoal Dataset (GMCD): A tool for exploring proxy-fire linkages and spatial patterns of biomass burning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danièle Colombaroli</w:t>
+                <w:t xml:space="preserve">African fire histories and fire ecologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Courtney-Mustaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colombaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Adolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.046⟩</w:t>
+              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.88-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22498/pages.26.2.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863963v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using paleoecology to improve reference conditions for ecosystem-based management in western spruce-moss subdomain of Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andy Hennebelle</w:t>
+                <w:t xml:space="preserve">Paleoclimatic changes are the most probable causes of the rainforest crises 2,600 y ago in Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Maley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grondin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 430, pp.157-165. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (29), pp.E6672-E6673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.FORECO.2018.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1807615115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120392v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparking New Opportunities for Charcoal-Based Fire History Reconstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Modern Charcoal Dataset (GMCD): A tool for exploring proxy-fire linkages and spatial patterns of biomass burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Hawthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Courtney Mustaphi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Colombaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Chief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fire1010007⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 488, pp.3 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960980v1</w:t>
+                <w:t xml:space="preserve">hal-01863963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest extent and deforestation in tropical Africa since 1900</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using paleoecology to improve reference conditions for ecosystem-based management in western spruce-moss subdomain of Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0406-1⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430, pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.FORECO.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967732v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns in the global distributions of savanna and forest</w:t>
+                <w:t xml:space="preserve">Sparking New Opportunities for Charcoal-Based Fire History Reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carla Staver</w:t>
+                <w:t xml:space="preserve">Andy Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vannière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12739⟩</w:t>
+              <w:t xml:space="preserve">Fire Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire1010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471381v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African fire histories and fire ecologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest extent and deforestation in tropical Africa since 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jarzyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carla Staver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Past Global Changes Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22498/pages.26.2.88⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0406-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960955v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree cover in Central Africa: determinants and sensitivity under contrasted scenarios of global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep41393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One thousand years of fires: Integrating proxy and model data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Marie Kehrwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coughlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Courtney-Mustaphi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Githumbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21425/F5FBG29606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree biomass reconstruction shows no lag in postglacial afforestation of eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (4), pp.485-498. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2015-0201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land‐use change outweighs projected effects of changing rainfall on tree cover in sub‐Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla A Staver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (9), pp.3013-3025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.13299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the local environment on lacustrine sedimentary phytolith records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Canal-Subitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 414, pp.273-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleofire reconstruction based on an ensemble-member strategy applied to sedimentary charcoal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin P Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (11), pp.2667-2672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/grl.50504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating phytolith influx in lake sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80 (02), pp.341-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2013.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc A. Dubois</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (8), pp.787-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970174v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Freycon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Apema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970158v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing the Sahelian atmospheric relative humidity associated with vegetation changes using the 17O-excess of phytoliths from Lake Guiers sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Au Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] Copernicus Meetings. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse diagnostique des adaptations aux aléas climatiques des sytèmes ovins laitiers Rougiers/ Causse du Larzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Stage] France. Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro), Montpellier, FRA. 2009, 157 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal relationship between 17 O-excess of grass phytoliths and relative humidity in the North American Great Plains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minger Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred J Longstaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of atmospheric relative humidity on vegetation changes during the Late Holocene reconstructed using the 17O-excess of phytoliths from sediments of Lake Ngofouo (Republic of Congo, Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Au Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04724587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENTRAL ROLE OF NODAL FARMERS IN SEED EXCHANGES FOR BIODIVERSITY DYNAMICS EXAMPLE OF « CURADORAS » FOR THE QUINOA CONSERVATION IN MAPUCHE COMMUNITIES IN SOUTH CHILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530950v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-02813982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Vegetation Change in Central Africa: The Need for an Integrated Management Framework for Forests and Savannas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Challenges in Sub-Saharan Africa I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.281-315, 2020, Science for Sustainable Societies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-4458-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5764,100 +5788,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de la végétation en Afrique centrale : rôles des forçages anthropiques et naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Montpellier II - Sciences et Techniques du Languedoc, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013MON20056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00998484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5867,168 +5891,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Wonkam Njonang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Association for Tropical Biology and Conservation (ATBC 2012) : Ecology, evolution and sustainable use of tropical biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bonito, Mato Grosso do Sul, Brazil. Ecology evolution and sustainable use of tropical biodiversity, 49, p. 310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6175,51 +6199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vullien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/add8a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730583v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schilt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-024-09581-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schilt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tolan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Museba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269209" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Staver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Buitenwerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5190" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Goel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Vleck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471392v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Phelps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney-Mustaphi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620932979" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030027" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Swaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Subalusky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Hill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.421" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Paillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimpuni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumenge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807615115" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120392v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FORECO.2018.08.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire1010007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967732v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarzyna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0406-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12739" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adolf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.2.88" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471357v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Marie Kehrwald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG29606" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0201" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Staver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13299" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMP1C8CF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Girardin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50504" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4458-3_9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20056" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vullien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/add8a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schilt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-024-09581-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schilt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tolan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Museba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Staver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Buitenwerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5190" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620932979" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Goel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Vleck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Phelps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney-Mustaphi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04990" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Paillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimpuni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Swaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Subalusky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Hill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.421" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12739" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adolf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.2.88" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumenge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807615115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FORECO.2018.08.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D90DB6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire1010007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarzyna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0406-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Marie Kehrwald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG29606" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0201" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Staver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13299" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMP1C8CF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LGQ9KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979632v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Girardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50504" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813982v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4458-3_9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20056" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>