--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -234,338 +234,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
+                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mention</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie C Aleman</w:t>
+                <w:t xml:space="preserve">Clement Outrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Garcin</w:t>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hély</w:t>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185154v1</w:t>
+                <w:t xml:space="preserve">hal-05317209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does the Triple Isotopic Composition of Oxygen in Precipitation, Groundwater, Soil Water, Plant Water, and Phytoliths Reveal About Current and Past Hydrological Cycles?</w:t>
+                <w:t xml:space="preserve">Separation of sedimentary phytoliths from other biogenic silica particles for triple oxygen isotope analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Charlotte Mention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Outrequin</w:t>
+                <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+                <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Grippa</w:t>
+                <w:t xml:space="preserve">Christelle Hély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JG008615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317209v1</w:t>
+                <w:t xml:space="preserve">hal-05185154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evenness peaks in fire-resilient vegetation preceded ecosystem shifts in East Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vannière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,90 +1295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of the parameters controlling the triple oxygen isotope composition of grass leaf water and phytoliths at a Mediterranean site: a model–data approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilja M. Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (11), pp.2161-2187. </w:t>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,161 +2284,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sharp floristic discontinuity revealed by the biogeographic regionalization of African savannas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D. Swaine</w:t>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akomian F Azihou</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bauman</w:t>
+                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (2), pp.454-465. </w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091064v1</w:t>
+                <w:t xml:space="preserve">hal-02322171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2000-year sediment record reveals rapidly changing sedimentation and land use since the 1960s in the Upper Mara-Serengeti Ecosystem</w:t>
               </w:r>
@@ -2552,161 +2552,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial plant microfossils in palaeoenvironmental studies, pollen, microcharcoal and phytolith. Towards a comprehensive understanding of vegetation, fire and climate changes over the past one million years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sharp floristic discontinuity revealed by the biogeographic regionalization of African savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+                <w:t xml:space="preserve">Michael D. Swaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bremond</w:t>
+                <w:t xml:space="preserve">Akomian F Azihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil A.S. Davis</w:t>
+                <w:t xml:space="preserve">David Bauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63, pp.1-35. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (2), pp.454-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322171v1</w:t>
+                <w:t xml:space="preserve">hal-02091064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t>
               </w:r>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land‐use change outweighs projected effects of changing rainfall on tree cover in sub‐Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4280,295 +4280,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleofire reconstruction based on an ensemble-member strategy applied to sedimentary charcoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+                <w:t xml:space="preserve">Martin P Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Brossier</w:t>
+                <w:t xml:space="preserve">Adam A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie C Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (11), pp.2667-2672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484503v1</w:t>
+                <w:t xml:space="preserve">hal-02979632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleofire reconstruction based on an ensemble-member strategy applied to sedimentary charcoal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blarquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin P Girardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Philippe Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam A Ali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie C Aleman</w:t>
+                <w:t xml:space="preserve">Benoit Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (11), pp.2667-2672. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979632v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating phytolith influx in lake sediments</w:t>
               </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Apema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4951,717 +4951,717 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and seasonal relationship between 17 O-excess of grass phytoliths and relative humidity in the North American Great Plains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minger Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred J Longstaffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of atmospheric relative humidity on vegetation changes during the Late Holocene reconstructed using the 17O-excess of phytoliths from sediments of Lake Ngofouo (Republic of Congo, Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mention</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Au Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sonzogni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04724587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CENTRAL ROLE OF NODAL FARMERS IN SEED EXCHANGES FOR BIODIVERSITY DYNAMICS EXAMPLE OF « CURADORAS » FOR THE QUINOA CONSERVATION IN MAPUCHE COMMUNITIES IN SOUTH CHILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Thomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Sahelian atmospheric relative humidity associated with vegetation changes using the 17O-excess of phytoliths from Lake Guiers sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Au Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sonzogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] Copernicus Meetings. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse diagnostique des adaptations aux aléas climatiques des sytèmes ovins laitiers Rougiers/ Causse du Larzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro), Montpellier, FRA. 2009, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813982v1</w:t>
-              </w:r>
-[...397 lines deleted...]
-                <w:t xml:space="preserve">hal-00530950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5905,51 +5905,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,51 +6199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vullien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/add8a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schilt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-024-09581-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schilt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tolan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Museba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Staver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Buitenwerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5190" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620932979" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Goel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Vleck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Phelps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney-Mustaphi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04990" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Paillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimpuni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Swaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Subalusky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Hill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.421" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12739" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adolf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.2.88" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumenge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807615115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FORECO.2018.08.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D90DB6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire1010007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarzyna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0406-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Marie Kehrwald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG29606" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0201" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Staver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13299" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMP1C8CF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LGQ9KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979632v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Girardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50504" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813982v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4458-3_9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20056" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Outrequin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JG008615" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mention" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103373" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vullien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/add8a4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayedeh Sara Sayedi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42408-023-00237-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bisson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schilt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Peros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-024-09581-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304198" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04296353v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Burke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schilt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tolan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Museba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269209" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Voigt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-2161-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Staver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Buitenwerf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add5190" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02998624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hennebelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620932979" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Goel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Vleck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carla Staver" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471392v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Phelps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney-Mustaphi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04990" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Paillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimpuni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322171v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil A.S. Davis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2019.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dutton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Subalusky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Hill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.421" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Swaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akomian F Azihou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bauman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13475" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12739" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960955v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Adolf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bremond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.26.2.88" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giresse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumenge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807615115" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01863963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Courtney Mustaphi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Colombaroli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grondin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FORECO.2018.08.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D90DB6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire1010007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarzyna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0406-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471357v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Marie Kehrwald" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Githumbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG29606" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2015-0201" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Staver" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13299" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TMP1C8CF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LGQ9KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin P Girardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Ali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50504" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975975v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minger Guo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Longstaffe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9872" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813982v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Berthier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4458-3_9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00998484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20056" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>