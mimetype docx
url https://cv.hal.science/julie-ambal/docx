--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1083,316 +1083,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01361401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières urbaines et sociales au gré des déplacements : New York, Paris, Tokyo</w:t>
+                <w:t xml:space="preserve">Une ville dans les étoiles : un lieu de vie en mouvement(s) dans Battlestar Galactica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : "Us and them" : frontières visibles et invisibles dans la ville au cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Rochelle, Feb 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'association Stella Incognita « Lieux de vie en science-fiction »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association Stella Incognita, Apr 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01171806v1</w:t>
+                <w:t xml:space="preserve">halshs-01181249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville dans les étoiles : un lieu de vie en mouvement(s) dans Battlestar Galactica</w:t>
+                <w:t xml:space="preserve">Frontières urbaines et sociales au gré des déplacements : New York, Paris, Tokyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Favard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'association Stella Incognita « Lieux de vie en science-fiction »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association Stella Incognita, Apr 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : "Us and them" : frontières visibles et invisibles dans la ville au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Rochelle, Feb 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181249v1</w:t>
+                <w:t xml:space="preserve">halshs-01171806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en récit de la ville du mouvement au travers des projets urbains contemporains : analyse comparée entre la métropole bordelaise et Cincinnati (EU)</w:t>
+                <w:t xml:space="preserve">Mise en récit de la ville du mouvement au travers des projets urbains contemporains : le cas de la métropole bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale de l’école nationale supérieure d’architecture et de paysage de Bordeaux « La thèse, perspective(s) de formation pour l’architecture et le paysage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ensap, Jun 2015, Talence, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral "Dimensions de la mobilité l’échelle métropolitaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PAVE, Jun 2015, ENSAP Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02503538v1</w:t>
+                <w:t xml:space="preserve">halshs-02355042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en récit de la ville du mouvement au travers des projets urbains contemporains : le cas de la métropole bordelaise</w:t>
+                <w:t xml:space="preserve">Mise en récit de la ville du mouvement au travers des projets urbains contemporains : analyse comparée entre la métropole bordelaise et Cincinnati (EU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ambal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral "Dimensions de la mobilité l’échelle métropolitaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PAVE, Jun 2015, ENSAP Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale de l’école nationale supérieure d’architecture et de paysage de Bordeaux « La thèse, perspective(s) de formation pour l’architecture et le paysage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensap, Jun 2015, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02355042v1</w:t>
+                <w:t xml:space="preserve">halshs-02503538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guys, Where are we? Trouver son chemin sur l'île de LOST (ABC, 2004-2010)</w:t>
               </w:r>
@@ -2319,51 +2319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaberell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jucs_00098_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11642" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.4623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.2153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181249v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levesqueediteur.com/livre/ici-et-maintenant/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/02/13/ville-territoire-paysage/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02446141v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gaberell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ambal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jucs_00098_1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Favard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.11642" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.4623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ramos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/entrelacs.2153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Couture" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Khusrawy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levesqueediteur.com/livre/ici-et-maintenant/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hirschberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-etienne.archi.fr/2018/02/13/ville-territoire-paysage/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02446141v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>