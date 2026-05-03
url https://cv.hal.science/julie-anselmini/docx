--- v1 (2026-03-27)
+++ v2 (2026-05-03)
@@ -86,53 +86,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">julie-anselmini</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0006-3262-5795</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11683434X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -177,1045 +198,1107 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+        <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas républicain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Le Clos Jouve, 2026, Champ libre, 978-2-493637-10-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Colosse et le Titan. Balzac et Dumas en regard(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Bentolila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Saint-Étienne, 308 p., 2025, (Le XIXe siècle en représentation(s)), 978-2-86272-813-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150tv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le Bail</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05430265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique culturelle sur internet : espaces, discours, valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen, 145 p., 2025, 978-2-38185-277-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Dumas] Création et Rédemption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 7349, 1104 p., 2024, (Collection Folio. Classique), 978-2-07-290083-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures et discours « populaires » (XIXe-XXe siècles). Nouveaux regards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA éditions; Université Grenoble Alpes, 304 p., 2023, (Bibliothèque stendhalienne et romantique), 978-2-37747-424-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.31793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Gallimard, 7349, 1104 p., 2024, (Collection Folio. Classique), 978-2-07-290083-9</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ecrivain-critique au XIXe siècle. Dumas, Gautier, Barbey d'Aurevilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Liège, 14, 554 p., 2022, (Collection Situations), 978-2-87562-307-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajets épistolaires. Hommage à Brigitte Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Simonet-Tenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 174 p., 2021, 979-10-240-1705-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas amoureux. Formes et imaginaires de l'éros dumasien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Schopp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen, 432 p., 2020, (Symposia), 978-2-84133-994-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.puc.12077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondances et critique littéraire XVe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 174 p., 2021, 979-10-240-1705-1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meier Franziska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 440, 276 p., 2020, (Rencontres), 978-2-406-09868-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julie Anselmini</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits dans la littérature. De Gustave Flaubert à Marcel Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.puc.12077⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 3, pp.472, 2018, (Colloques de Cerisy - Littérature), 978-2-406-07924-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07926-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’émerveillement dans les littératures narratives et poétiques du XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Boblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellug, université Grenoble Alpes, 2017, 354 p., 2017, (Ateliers de l'imaginaire), 978-2-84310-344-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.6534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...70 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07926-2⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Alexandre Dumas (père)] Gaule et France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 336 p., 2015, (Bibliothèque du XIXe siècle, n° 37. Série : Le Siècle de l’Histoire, n° 1), 978-2-8124-3485-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3487-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM, 263 p., 2013, (Médiatextes), 978-2-84287-600-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman d'Alexandre Dumas père ou La Réinvention du merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 461, 471 p., 2010, (Histoire des idées et Critique littéraire), 978-2-600-01325-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1225,4567 +1308,4718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumas, ou l'art de bien commencer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, 154 p., 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11z10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le don d'amour. L'impossible réciprocité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, 264 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas, écrire noir ou blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, 207 p., 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16441-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16441-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04576199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des narrateurs : Un Gil Blas en Californie et Madame Giovanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jean Aumasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Schopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, 98 p., 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14429-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14429-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05031325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générosités du récit. Quand raconter, c'est donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, 228 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas pour tous, tous pour Dumas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Schopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, 199 p., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11414-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas en caricatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Callet-Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Razgonnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, 201 p., 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09040-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumas critique dramatique (mars 1836 - mars 1838)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 525 p., 2015, 978-2-8124-5956-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5957-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anti-critique des écrivains au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L'Anti-critique des écrivains au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Caen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, 150 p., 2013, 978-2-84133-492-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Idiot de la famille de Jean-Paul Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aucagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 71, 186 p., 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mille et un Fantômes ou la “sanglante féerie” de la Terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, pp.123-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les romans rustiques à la lumière de Marcel Mauss : Sand et la sociologie du don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers George Sand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, George Sand sociologue, 47, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je(u) littéraire et je(u) critique : quand l’écrivain parle en critique et inversement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des lettres modernes. Barbey d'Aurevilly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Barbey et ses postures, 27, pp.41-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18578-9.p.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du don de soi au sacrifice : beautés et dangers du trop aimer dans &amp;quot;La Comédie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le don d’amour. L’impossible réciprocité ?, 64, pp.101-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdm1.064.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conspirations d'un romancier historique. Dumas, les sociétés secrètes et la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Sociopoétique du complot, 9, [16 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/sociopoetiques.2119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sentiers perdus&amp;quot;, ou la poésie trouvée au coin du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la revue des lettres modernes. Minores XIX-XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Arsène Houssaye. Ombres et lumières, 6, pp.27-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17469-1.p.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies du roman dumasien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rétif de la Bretonne. L’espace dans le roman. Continuité et fragmentation, 75, pp.95-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émotion et le jugement. Valeur(s) de la sensibilité en critique selon Barbey d’Aurevilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des lettres modernes. Barbey d'Aurevilly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les émotions, 26, pp.83-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15802-8.p.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribuns et artistes. De l’éloquence dans &amp;quot;Mes Mémoires&amp;quot; d’Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Mémoires de l’éloquence (1815-1880), 53, pp.183-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cet &amp;quot;affamement d’un amour de la nature qui ne se rassasie jamais&amp;quot;. Paysages et paysagistes dans la critique d’art de Barbey d’Aurevilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9. Le paysage, 25, pp.59-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Comédie humaine de François Truffaut. Enjeux de la référence balzacienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La Nouvelle Vague à la lettre (vol. I), 101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/recherchestravaux.5769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (58), pp.353-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdm1.058.0353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution(s) du roman, de &amp;quot;Blanche de Beaulieu&amp;quot; (1826) à &amp;quot;Création et Rédemption&amp;quot; (1869)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ULL Crític</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Alexandre Dumas. Aventures du roman, 23-24, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21001/luc.23.24.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture de la Révolution et utopie chez Alexandre Dumas père : &amp;quot;Création et Rédemption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L’utopie sociale dans la littérature française du XIXe siècle, 81, pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Parler, écrire, penser à l’ère médiatique : changements d’optiques &amp; nouveaux mythes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (3), [5 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.13477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Générosités du récit. Quand raconter c'est donner, 2 (58), pp.7-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdm1.058.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas, critique engagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Alexandre Dumas, 131, pp.211-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">... mes héros, à moi, ne s’étranglent pas si facilement...&amp;quot;. Morts en suspens et histoires sans fin chez Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crossways Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le coup de la panne : ratés et dysfonctionnement textuels, 3 (2), [11 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un merveilleux scientifique à triple fond. Imaginaires du magnétisme dans l’œuvre d’Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Littérature et magnétisme, 17, pp.45-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08787-8.p.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À bas les censeurs, vivent les artistes ! L’« anti-critique » créatrice de Théophile Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le beau, le bon et le juste. Pour en finir avec la critique critique ?, 1 (51), pp.287-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdm.051.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une voix singulière de l’histoire : le choix des mémoires fictifs dans Nanon de George Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les Ateliers de Clio. Écritures alternatives de l’histoire (1848-1871), 47, pp.201-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe en scène. La Jeunesse des Mousquetaires ou « Cinq ans après »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mousquetaires !, 43, pp.39-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07046-7.p.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman et les sortilèges : réemplois du conte merveilleux chez George Sand et Jules Barbey d'Aurevilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, À la croisée des genres. Intergénéricité du merveilleux au XIXe siècle, 12, pp.57-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totaliser l’Histoire en marche : de Gaule et France (1833) au “Drame de la France” (1833-1870) d’Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le roman historique français, XXXIX (1), pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition et création. Les correspondances dans le fonds Hetzel de l’IMEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Correspondances et archives de la création, 38, pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique à bâtons rompus d’Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'écrivain critique, 306, pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extase et hystérie : le ravissement musical dans les romans d’Alexandre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78, pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Frigerio, Dumas l'irrégulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, [3 p.], n°10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies historiques et destins romanesques dans &amp;quot;La San Felice&amp;quot; d'Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Les vies parallèles d'Alexandre Dumas, 290, pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Galland à Dumas. La métamorphose romanesque du conte oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le Conte oriental, 2, pp.209-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/feeries.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Amour, la plus belle religion humaine » ? La question de l'idolâtrie chez Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et la croyance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19063-9.p.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Parent; Alain Vaillant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le deuxième âge de l’éloquence (1750-1870)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.821-832, 2024, (Orbis litterarum), 978-2-84016-543-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbey d’Aurevilly et les &amp;quot;rois&amp;quot; du roman-feuilleton romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Bertrand; Pierre Glaudes; Élise Sorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barbey d’Aurevilly et le romantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 585, Classiques Garnier, pp.209-223, 2023, (Rencontres), 978-2-406-14744-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14746-6.p.0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralité romantique : circulation des voix, échange de la parole dans les contes du &amp;quot;Nouveau Magasin des Enfants&amp;quot; (1843-1857)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Anselmini; Chantal Massol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures et discours populaires aux XIXe et XXe siècles. Nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA éditions, Université Grenoble Alpes; UGA Éditions, pp.165-181, 2023, (Bibliothèque stendhalienne et romantique), 978-2-37747-424-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.31933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nouvelle au roman-fleuve, et inversement : écrire la Terreur chez Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Massol; Claudie Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman et fictions brèves dans la littérature française du XIXe siècle : interférences, tensions, dialogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes; UGA Éditions, pp.65-78, 2022, (Bibliothèque stendhalienne et romantique), 978-2-37747-310-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.26129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le merveilleux à l’épreuve du journal. L’exemple du Mousquetaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un mousquetaire du journalisme : Alexandre Dumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, Presses universitaires de Franche-Comté, pp.137-148, 2019, (Les cahiers de la MSHE Ledoux), 978-2-84867-663-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cent-Jours vus par Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cent-Jours vus de la littérature : suivi d'un inédit de Charles de Rémusat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Presses universitaires de Strasbourg, pp.97-107, 2017, (Formes et savoirs)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des expériences aux rêves d'un spectateur : Théophile Gautier, critique et romancier du théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de spectateurs. Raconter le spectacle, modéliser l’expérience (XVIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.161-174, 2017, (Le Spectaculaire. Série Arts de la scène), 978-2-7535-5909-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas, Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'autobiographie. Ecritures de soi de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Honoré Champion éditeur, pp.284-286, 2017, (Dictionnaires &amp; références), 978-2-7453-4510-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire l’Histoire ? Barbey d’Aurevilly et les historiens de son temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barbey d’Aurevilly. Perspectives critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.161-182, 2016, (Colloques de Cerisy - Littérature), 978-2-406-05901-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05901-1.p.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier contre Sainte-Beuve. Les Grotesques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Contre Sainte-Beuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Classiques Garnier, pp.101-120, 2015, (Bibliothèque proustienne), 978-2-8124-5055-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5055-6.p.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comédiens et surhommes dans l’œuvre de Dumas père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Héroïsmes de l’acteur au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.157-167, 2014, (Théâtre et société), 978-2-7297-0884-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman populaire, paria du romantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Blaise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réévaluations du Romantisme. Mutations des idées de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses universitaires de la Méditerranée, pp.309-320, 2014, (Collection des littératures. Série Le Centaure)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible héritage de Jules Barbey d’Aurevilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Héritages littéraires dans la littérature française (XVIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.133-148, 2014, (Rencontres, n° 83 ; Série : Civilisation médiévale, n° 10), 978-2-8124-2924-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2926-2.p.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours anti-médical des Physiologies au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine, sciences de la vie et littérature en France et en Europe de la Révolution à nos jours : Herméneutique et clinique (vol. I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 481, Librairie Droz, pp.223-235, 2014, (Histoire des idées et critique littéraire), 978-2-600-01696-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas dans la polémique autour de la &amp;quot;littérature facile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Callet-Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dumas critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, 2013, 9782842876005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art et les artistes dans Les Mohicans de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dumas critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, pp.141-152, 2013, (Médiatextes), 978-2-84287-600-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et dangers du ravissement : le magnétisme dans les romans d'Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magie et magies dans la littérature et les arts du XIXe siècle français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, CELIS : Presses Universitaires Blaise Pascal, pp.85-101, 2012, (Révolutions et romantismes), 978-2-84516-531-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Verdès-Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Algérie et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.304-307, 2009, (Bouquins), 978-2-221-10946-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5795,1418 +6029,1418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas et le démon du jeu, de La Femme au collier de velours à Olympes de Clèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Nineteenth-Century French Studies Colloquium: PLAY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nineteenth-Century French Studies Association, Oct 2025, Reno (NV), États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages de l’écriture critique, frontières du récit viatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Nineteenth-Century French Studies Colloquium: Passage/Metamorphoses of the XIX Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Baltimore (Maryland), États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la nouvelle au roman-fleuve, et inversement : écrire la Terreur chez Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - The long and the short of it. Interférences de la nouvelle et du roman dans la littérature française du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chantal Massol (Centre de recherches CHARNIÈRES); Claudie Bernard (Département de français de l'université de New York), Oct 2017, Saint-Martin-d'Hères, France. pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture de la Révolution et Utopie chez A. Dumas père : Création et Rédemption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - L’utopie sociale dans la littérature française du XIX siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Fisciano (Università di Salerno), Italie. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritualité des rencontres et production du récit dans les fictions narratives du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Begegnung als Ritual. Formen literarischer Darstellung (La Ritualité des Rencontres. Modes de Représentation littéraire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Constance (Allemagne), Jan 2018, Konstanz, Allemagne. pp.41-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique dramatique et auto-promotion du dramaturge : Dumas feuilletoniste dans L’Impartial et La Presse (1836-1838)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L'auteur et ses stratégies publicitaires au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LASLAR; Université de Caen Normandie, Feb 2016, Caen, France. pp.177-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[De Paris à Naples : ] Espaces réels et fantasmatique dans Teresa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études - Le théâtre (co)signé Dumas : espace et généricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Uppsala (Suède), May 2015, Uppsala, Suède. pp.215-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible héritage de Jules Barbey d’Aurevilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Accepter ou refuser l’héritage. La Mémoire à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Göttingen, Allemagne. pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comédiens et surhommes dans l'œuvre de Dumas père</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : L’acteur au XIXe siècle : une figure héroïque ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Bara; Anne Pellois; Mireille Losco, Nov 2012, Lyon, France. pp.157-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le merveilleux à l'épreuve du journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les journaux d'Alexandre Dumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Lyon, France. pp.137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique à bâtons rompus d'Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude : L'écrivain critique "Formes et supports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Paule Berranger, Mar 2009, Caen, France. pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mille et une têtes coupées. Les &amp;quot;sanglantes fééries&amp;quot; d'Alexandre Dumas (père)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche : Un écrivain, une image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les correspondances dans le fonds Hetzel de l'IMEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Les correspondances : archives de la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brigitte Diaz, May 2010, Caen, France. pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyager en peinture : récit viatique et critique d'art chez Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Alexandre Dumas et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des amis d'Alexandre Dumas, Nov 2010, Port-Marly, France. pp.67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auteur bifrons, pour enfants / pour adultes. Le cas de Pierre-Jules Stahl (1814-1886)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude : L'auteur pour la jeunesse : fonction, stratégies, pratiques de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Grenoble, France. pp.43-57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.1131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extase et hystérie : le ravissement musical dans les romans d'Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : La haine de la musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Traverses 19-21 de l’université Stendhal - Grenoble 3, May 2009, Grenoble, France. pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jumeaux littéraires au XIXe siècle, merveille et monstruosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adelphiques. Frères et sœurs dans la littérature française du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.301-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologies. Le journaliste et la Grande Ville [chap. 8]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre presse et littérature : Le Mousquetaire, journal de M. Alexandre Dumas (1853-1857)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Lyon, France. pp.155-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature populaire et naissance du peuple : Dumas, le roman et l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l’Université Populaire de Grenoble : Littérature populaire et naissance du peuple : Dumas, le roman et l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir le fleuve de sang : représentation et transgression dans les romans de la Terreur d’Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque pluridisciplinaire : Les Frontières en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMRA – EA 3016 (Centre d’Etude sur les Modes de la Représentation Anglophone); Université Stendhal (les centre de recherche CRI et E.CRI.RE), Jun 2006, Grenoble, France. pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7216,370 +7450,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critiquer au féminin au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : Critiquer au féminin au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula. Colloques en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabula, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/colloques.11306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Critique culturelle sur le web : espaces, discours, valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Caen (PUC), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajets épistolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Simonet-Tenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2021, 979-10-240-1705-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas amoureux : formes et imaginaires de l'Éros dumasien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Schopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Caen, 428 p., 2020, (Symposia), 978-2-84133-994-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7647,51 +7881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D583271"/>
+    <w:nsid w:val="08AF15B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7878,51 +8112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-anselmini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11683434X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bentolila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150tv" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.31793" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032526v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032563v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063543v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schopp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.12077" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meier Franziska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bercegol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07926-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963665v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6534" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3487-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063565v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desormeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16441-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jean Aumasson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14429-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11414-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616416v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Safa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Callet-Bianco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razgonnikoff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09040-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5957-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032576v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.66" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18578-9.p.0041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.064.0101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.2119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17469-1.p.0027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15802-8.p.0083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576349v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.5769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.058.0353" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/luc.23.24.02" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024676v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13477" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.058.0007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08787-8.p.0045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.051.0287" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7.p.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.448" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.117" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576371v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0209" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.31933" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030348v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.26129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963711v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05901-1.p.0161" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5055-6.p.0101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0133" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963728v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742855v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032676v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742815v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742832v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1131" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11306" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032551v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-anselmini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3262-5795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11683434X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596399v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bentolila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150tv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.31793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schopp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.12077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meier Franziska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bercegol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07926-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6534" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3487-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desormeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16441-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jean Aumasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14429-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11414-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Safa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Callet-Bianco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razgonnikoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09040-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5957-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.66" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18578-9.p.0041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.064.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.2119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17469-1.p.0027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15802-8.p.0083" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.5769" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.058.0353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/luc.23.24.02" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13477" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.058.0007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08787-8.p.0045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.051.0287" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7.p.0039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963694v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.448" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19063-9.p.0161" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.31933" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.26129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05901-1.p.0161" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5055-6.p.0101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0133" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576428v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742832v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11306" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>