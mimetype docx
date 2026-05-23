--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2726,174 +2726,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’émotion et le jugement. Valeur(s) de la sensibilité en critique selon Barbey d’Aurevilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des lettres modernes. Barbey d'Aurevilly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les émotions, 26, pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15802-8.p.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géographies du roman dumasien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rétif de la Bretonne. L’espace dans le roman. Continuité et fragmentation, 75, pp.95-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576262v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04576302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribuns et artistes. De l’éloquence dans &amp;quot;Mes Mémoires&amp;quot; d’Alexandre Dumas</w:t>
               </w:r>
@@ -2942,459 +2942,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Comédie humaine de François Truffaut. Enjeux de la référence balzacienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Nouvelle Vague à la lettre (vol. I), 101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.5769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cet &amp;quot;affamement d’un amour de la nature qui ne se rassasie jamais&amp;quot;. Paysages et paysagistes dans la critique d’art de Barbey d’Aurevilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9. Le paysage, 25, pp.59-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Comédie humaine de François Truffaut. Enjeux de la référence balzacienne</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution(s) du roman, de &amp;quot;Blanche de Beaulieu&amp;quot; (1826) à &amp;quot;Création et Rédemption&amp;quot; (1869)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.5769⟩</w:t>
+              <w:t xml:space="preserve">L'ULL Crític</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Alexandre Dumas. Aventures du roman, 23-24, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21001/luc.23.24.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture de la Révolution et utopie chez Alexandre Dumas père : &amp;quot;Création et Rédemption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonia - Studi e ricerche sulle letterature di lingua francese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’utopie sociale dans la littérature française du XIXe siècle, 81, pp.123-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (58), pp.353-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdm1.058.0353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621522v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-05024675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Parler, écrire, penser à l’ère médiatique : changements d’optiques &amp; nouveaux mythes</w:t>
               </w:r>
@@ -7003,174 +7003,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extase et hystérie : le ravissement musical dans les romans d'Alexandre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anselmini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : La haine de la musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Traverses 19-21 de l’université Stendhal - Grenoble 3, May 2009, Grenoble, France. pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'auteur bifrons, pour enfants / pour adultes. Le cas de Pierre-Jules Stahl (1814-1886)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anselmini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude : L'auteur pour la jeunesse : fonction, stratégies, pratiques de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Grenoble, France. pp.43-57, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.1131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.1131⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00742831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00742818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jumeaux littéraires au XIXe siècle, merveille et monstruosité</w:t>
               </w:r>
@@ -7881,51 +7881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08AF15B1"/>
+    <w:nsid w:val="FDFE6C55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8112,51 +8112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-anselmini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3262-5795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11683434X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596399v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bentolila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150tv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.31793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schopp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.12077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meier Franziska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bercegol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07926-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6534" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3487-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desormeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16441-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jean Aumasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14429-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11414-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Safa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Callet-Bianco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razgonnikoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09040-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5957-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.66" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18578-9.p.0041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.064.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.2119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17469-1.p.0027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576262v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15802-8.p.0083" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.5769" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621522v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.058.0353" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/luc.23.24.02" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13477" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.058.0007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08787-8.p.0045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.051.0287" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7.p.0039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963694v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.448" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19063-9.p.0161" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.31933" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.26129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05901-1.p.0161" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5055-6.p.0101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0133" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576428v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742832v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11306" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-anselmini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-3262-5795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11683434X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596399v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anselmini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bentolila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Bail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150tv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430280v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576185v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.31793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032526v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032563v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Simonet-Tenant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Schopp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.12077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meier Franziska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bercegol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07926-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Boblet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.6534" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3487-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desormeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16441-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jean Aumasson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14429-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11414-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Safa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Callet-Bianco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cooper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Razgonnikoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09040-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5957-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aucagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.66" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596401v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18578-9.p.0041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.064.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.2119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17469-1.p.0027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15802-8.p.0083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576349v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.5769" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21001/luc.23.24.02" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Latouche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.058.0353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13477" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.058.0007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08787-8.p.0045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.051.0287" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7.p.0039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963694v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.448" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032604v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/feeries.117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19063-9.p.0161" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14746-6.p.0209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.31933" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.26129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02281042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963704v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05901-1.p.0161" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963719v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5055-6.p.0101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963728v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963723v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2926-2.p.0133" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963738v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742847v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576428v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742823v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742832v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.1131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742813v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11306" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04032551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>