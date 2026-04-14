--- v0 (2026-03-22)
+++ v1 (2026-04-14)
@@ -175,347 +175,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tenue correcte exigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi2.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de l’abaya à l’école : les voies de la laïcité sont (décidément) impénétrables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Liberté d’enseignement et religion, 17, pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pcb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue correcte exigée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Sport, genre &amp; droit, 2, pp.1-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'uniforme en droit public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 03, pp.509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04628548v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-04848402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdiction des signes religieux : la fin justifie-t-elle les moyens ?</w:t>
               </w:r>
@@ -840,96 +840,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03174612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit à la liberté et à la sûreté et conditions de détention</w:t>
+                <w:t xml:space="preserve">Interdiction de l'esclavage et du travail forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 118, pp.410-411</w:t>
+              <w:t xml:space="preserve">, 2019, 118, pp.408-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420615v1</w:t>
+                <w:t xml:space="preserve">hal-02420614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transaction et renonciation à l'exercice du recours pour excès de pouvoir</w:t>
               </w:r>
@@ -1047,372 +1047,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit à la liberté et à la sûreté et conditions de détention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.410-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'obligation de neutralité religieuse et « l'externalisation » des activités administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 04, pp.719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02450603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Interdiction de l'esclavage et du travail forcé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la liberté et à la sûreté et conditions de détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 118, pp.408-410</w:t>
+              <w:t xml:space="preserve">, 2018, 114, pp.416-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté de conscience et de religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114, pp.425-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géolocalisation des sportifs de haut niveau ou quand le mythe sportif aliène la vie privée des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, RDLF 2018, pp.chron. n°15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926554v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02000919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnes particulièrement vulnérables</w:t>
               </w:r>
@@ -2763,51 +2763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi2.57" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pcb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04151888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01893167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05556509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505410v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi2.57" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pcb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04151888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01893167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05556509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>