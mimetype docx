--- v1 (2026-04-14)
+++ v2 (2026-05-04)
@@ -175,1244 +175,1244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'uniforme en droit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04628548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tenue correcte exigée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64977/intersections.vi2.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiction de l’abaya à l’école : les voies de la laïcité sont (décidément) impénétrables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Liberté d’enseignement et religion, 17, pp.171-187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pcb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11pcb⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04709045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenue correcte exigée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Sport, genre &amp; droit, 2, pp.1-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'uniforme en droit public</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interdiction des signes religieux : la fin justifie-t-elle les moyens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Son petit, tout petit petit bikini... Son grand, trop grand &amp;quot;burkini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, RDLF 2022, pp.chron. n°21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation au service public et neutralité religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.509</w:t>
+              <w:t xml:space="preserve">, 2022, 06, pp.1131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'interdiction des signes religieux : la fin justifie-t-elle les moyens ?</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ d'application des lois de Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voile islamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, RDLF 2023, pp.chron. n°30</w:t>
+              <w:t xml:space="preserve">, 2020, RDLF 2020, pp.chron. n°51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Son petit, tout petit petit bikini... Son grand, trop grand &amp;quot;burkini</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transaction et renonciation à l'exercice du recours pour excès de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.1056</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de conscience et de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.411-414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la liberté et à la sûreté et conditions de détention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.410-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de neutralité religieuse et « l'externalisation » des activités administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de l'esclavage et du travail forcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.408-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de conscience et de religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.425-426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géolocalisation des sportifs de haut niveau ou quand le mythe sportif aliène la vie privée des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, RDLF 2022, pp.chron. n°21</w:t>
+              <w:t xml:space="preserve">, 2018, RDLF 2018, pp.chron. n°15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">Interdiction de l'esclavage et du travail forcé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la liberté et à la sûreté et conditions de détention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arroyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 118, pp.408-410</w:t>
+              <w:t xml:space="preserve">, 2018, 114, pp.416-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000919v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01926554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnes particulièrement vulnérables</w:t>
               </w:r>
@@ -2763,51 +2763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505410v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi2.57" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709045v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pcb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04151888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420614v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486336v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420618v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01893167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05556509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arroyo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628548v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi2.57" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pcb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04151888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167121v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420618v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420615v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02176645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Anca Ailincai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tubiana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tukov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01893167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05556509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>