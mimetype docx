--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2128,295 +2128,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived stress partially accounts for the association between Attention Deficit Hyperactivity Disorder (ADHD) symptoms and suicidal ideation among students</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health Risk Behaviors and Self-Esteem Among College Students: Systematic Review of Quantitative Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arsandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Macalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massiliano Orri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melissa Macalli</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 291, pp.113284. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.142-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2020.113284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12529-020-09857-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121103v1</w:t>
+                <w:t xml:space="preserve">hal-03167455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Risk Behaviors and Self-Esteem Among College Students: Systematic Review of Quantitative Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived stress partially accounts for the association between Attention Deficit Hyperactivity Disorder (ADHD) symptoms and suicidal ideation among students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arsandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiliano Orri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Montagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Macalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (2), pp.142-159. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 291, pp.113284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12529-020-09857-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2020.113284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167455v1</w:t>
+                <w:t xml:space="preserve">hal-03121103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is self-esteem associated with self-rated health among French college students? A longitudinal epidemiological study: the i-Share cohort</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C1D0653"/>
+    <w:nsid w:val="ED07B06F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-arsandaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlyn Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-023-10256-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Macalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18182-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Macalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18182-w." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije E Hamaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wildiers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Ardito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barthod-Malat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2024.101696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Tsuchida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.064049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Salamon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04037243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac538" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Arnaud Matthieu Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Meschke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2022.2114389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pouriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cot&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720915246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiliano Orri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-020-09857-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024500" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merci&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beuscart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(18)30002-X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trevino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Anderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Salamon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouaraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Hajj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2020.11.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sch&#252;ck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0424" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-arsandaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlyn Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-023-10256-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Macalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18182-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Macalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18182-w." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije E Hamaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wildiers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Ardito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barthod-Malat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2024.101696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Tsuchida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.064049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Salamon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04037243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac538" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Arnaud Matthieu Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Meschke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2022.2114389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pouriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cot&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720915246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-020-09857-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiliano Orri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113284" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024500" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merci&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beuscart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(18)30002-X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trevino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Anderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Salamon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouaraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Hajj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2020.11.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sch&#252;ck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0424" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>