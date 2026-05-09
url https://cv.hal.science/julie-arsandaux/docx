--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1324,295 +1324,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Human Immunodeficiency Virus-Specific Elements in the Treatment of Tobacco Dependence (ANRS 144 Inter-ACTIV)</w:t>
+                <w:t xml:space="preserve">Attention deficit hyperactivity disorder symptoms and cannabis use after one year among students of the i-Share cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Barré</w:t>
+                <w:t xml:space="preserve">Francois Arnaud Matthieu Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arsandaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Moinot</w:t>
+                <w:t xml:space="preserve">Ophélie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Spire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Bureau</w:t>
+                <w:t xml:space="preserve">Mélina Fatseas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciac538⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (1), pp.e25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04037243v1</w:t>
+                <w:t xml:space="preserve">hal-03648957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention deficit hyperactivity disorder symptoms and cannabis use after one year among students of the i-Share cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Human Immunodeficiency Virus-Specific Elements in the Treatment of Tobacco Dependence (ANRS 144 Inter-ACTIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Moinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Arnaud Matthieu Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Montagni</w:t>
+                <w:t xml:space="preserve">Bruno Spire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Collet</w:t>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Fatseas</w:t>
+                <w:t xml:space="preserve">Morgane Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (1), pp.e25. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (10), pp.1868-1871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciac538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648957v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04037243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse childhood experiences and substance use among university students: a systematic review</w:t>
               </w:r>
@@ -1745,117 +1745,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating HIV-specific elements in the treatment of tobacco dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Moinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Spire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Protopopescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/ciac538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815240v1</w:t>
@@ -2128,295 +2128,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Risk Behaviors and Self-Esteem Among College Students: Systematic Review of Quantitative Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived stress partially accounts for the association between Attention Deficit Hyperactivity Disorder (ADHD) symptoms and suicidal ideation among students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gbessemehlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arsandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiliano Orri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Montagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Macalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (2), pp.142-159. </w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 291, pp.113284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12529-020-09857-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2020.113284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167455v1</w:t>
+                <w:t xml:space="preserve">hal-03121103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived stress partially accounts for the association between Attention Deficit Hyperactivity Disorder (ADHD) symptoms and suicidal ideation among students</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health Risk Behaviors and Self-Esteem Among College Students: Systematic Review of Quantitative Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arsandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Montagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Macalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massiliano Orri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melissa Macalli</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 291, pp.113284. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.142-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2020.113284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12529-020-09857-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121103v1</w:t>
+                <w:t xml:space="preserve">hal-03167455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is self-esteem associated with self-rated health among French college students? A longitudinal epidemiological study: the i-Share cohort</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED07B06F"/>
+    <w:nsid w:val="9E430E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-arsandaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlyn Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-023-10256-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Macalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18182-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Macalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18182-w." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije E Hamaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wildiers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Ardito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barthod-Malat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2024.101696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Tsuchida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.064049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Salamon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04037243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moinot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac538" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Arnaud Matthieu Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Meschke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2022.2114389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pouriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cot&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720915246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-020-09857-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiliano Orri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113284" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024500" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merci&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beuscart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(18)30002-X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trevino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Anderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Salamon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouaraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Hajj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2020.11.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sch&#252;ck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0424" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-arsandaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557336v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Becker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bucourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2019.1590368" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlyn Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Montagni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-023-10256-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Verhulst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251353674" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;razade Kinouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Macalli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18182-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Macalli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-18182-w." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04586355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije E Hamaker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Wildiers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Ardito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barthod-Malat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2024.101761" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bodyim.2024.101696" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Tsuchida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.064049" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Salamon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Arnaud Matthieu Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Collet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04037243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moinot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac538" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L. Meschke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2022.2114389" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pouriel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-053231" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Orri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gbessemehlan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Cot&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054720915246" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiliano Orri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113284" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12529-020-09857-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024500" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02096385v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merci&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Katlama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beuscart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(18)30002-X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03704080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Wittkop" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trevino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Schim van der Loeff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Anderson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx210" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Salamon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouaraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Hajj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2020.11.063" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sch&#252;ck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02492015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0424" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>