--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -1841,165 +1841,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hollywood's Take on the Working Class Hero: The Trump Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Trump: Year Two</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Chicago, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spiraling down the “smelting pot”: Economic Determinism and Social Darwinism in The Deer Hunter (1978) and Out of the Furnace (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Assouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trouble on Screen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Occidentale, Sep 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194005v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03194351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wes Anderson, Director and Advertiser (or, The Wes Anderson-ification of Advertising)</w:t>
               </w:r>
@@ -2324,165 +2324,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Italo-américains dans le cinéma contemporain : sortir des clichés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Les italo-américains au cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carter Burwell : his contribution to the Coen touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Assouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movies and Music: National and Transnational Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Radboud University, Sep 2014, Nimègues, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195836v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03194533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De City of Nets à Barton Fink : accident de parcours</w:t>
               </w:r>
@@ -2600,234 +2600,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les titres, leurs (non) traductions et ce qu'ils trahissent : l'exemple des frères Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès de la SAES: “Appellation(s) / Naming, Labelling, Addressing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, May 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma de Wes Anderson : trahison familiale et pacte d’amitié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Contract in English-speaking Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montesquieu Bordeaux IV, Sep 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Wandering Character in the Coen Brothers’ Films: from Southern Gothic to Western</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Assouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le West/ern rencontre le South/ern</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UVSQ, Apr 2013, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195827v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03195864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cinéma intimiste des frères Coen et le rejet des relations intimes</w:t>
               </w:r>
@@ -2876,510 +2876,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raising Arizona (1987) des frères Coen : les carcans de l'American Way of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études: « L’enfermement et ses limites »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 3, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ambivalent figure of the barber in the Coen Brothers’ The Man Who Wasn’t There (2001): reinterpreting an American cultural icon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinema and the Crossing of Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bath, Sep 2011, Bath, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">You know, for kids !&amp;quot; Childish characters in the Coen Brothers’ films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Assouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès biannuel de l’EAAS à Trinity College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Raising Arizona (1987) des frères Coen : les carcans de l'American Way of Life</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnage marginal dans les films des frères Coen : les limites de l’intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Assouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études: « L’enfermement et ses limites »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris 3, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l'Université de Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The ambivalent figure of the barber in the Coen Brothers’ The Man Who Wasn’t There (2001): reinterpreting an American cultural icon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No Country For Old Men (2007): the Shadow of the Spaghetti Western</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Assouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinema and the Crossing of Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bath, Sep 2011, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">4e Colloque international de la « Cormac McCarthy Society »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Warwick, Jun 2009, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accents de l’Amérique dans quelques films des frères Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Assouly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cinema Speaks: words, voice and language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris X Nanterre, Sep 2009, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace acteur du récit filmique dans deux films des frères Coen: Fargo et No Country for Old Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Assouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions et représentations de l’espace dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nancy, Jun 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196307v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03196084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3534,51 +3534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Assouly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dwyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03191787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03191822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03191994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03193937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03193952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03191801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2697" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.129.0196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.136.0028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195836v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195998v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Assouly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kac-Vergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dwyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192664v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03191787v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03191822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03191994v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192590v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Rogez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03193937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03193952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.2342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03191801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.2697" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.9304" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192462v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192480v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.129.0196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.136.0028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194584v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03194727v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03195998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196313v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03196307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>