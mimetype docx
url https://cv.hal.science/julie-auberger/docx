--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julie Auberger </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieure d'étude en évaluation environnementale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -126,1619 +132,1887 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing territorial life cycle assessment with integrated assessment modeling of agricultural landscapes: Insights from a French cropping region</w:t>
+                <w:t xml:space="preserve">Towards farm-level net-zero greenhouse gas emissions: Contributions of climate mitigation actions – A study of four European crop and dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Malik</w:t>
+                <w:t xml:space="preserve">Emily Miranda Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Dardonville</w:t>
+                <w:t xml:space="preserve">Andrea Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirina Ratsimba</w:t>
+                <w:t xml:space="preserve">Deise Aline Knob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Amie Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1008, pp.180951. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409782v1</w:t>
+                <w:t xml:space="preserve">hal-05571842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between higher productivity and lower environmental impacts for biodiversity-friendly and conventional cattle-oriented systems</w:t>
+                <w:t xml:space="preserve">Assessing environmental impacts of equine systems using LCA: innovative methodological framework and case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+                <w:t xml:space="preserve">Paul Lardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Agata Rzekec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foray</w:t>
+                <w:t xml:space="preserve">Caroline Malnoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103798⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (1-3), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-026-02613-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275868v1</w:t>
+                <w:t xml:space="preserve">hal-05553739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing territorial life cycle assessment with integrated assessment modeling of agricultural landscapes: Insights from a French cropping region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Héquet</w:t>
+                <w:t xml:space="preserve">Wafa Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Manon Dardonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
+                <w:t xml:space="preserve">Nirina Ratsimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 380, pp.112147. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1008, pp.180951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590151v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of an industrial-scale milk fractionation process generating 5 co-products: Cream, casein, lactose and two whey-protein ingre dients enriche d in α-lactalbumin or β-lactoglobulin</w:t>
+                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 380, pp.112147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636115v1</w:t>
+                <w:t xml:space="preserve">hal-04590151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enola Gilles</w:t>
+                <w:t xml:space="preserve">Trade-offs between higher productivity and lower environmental impacts for biodiversity-friendly and conventional cattle-oriented systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Esculier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.103798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847046v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation agriculture reduces climate change impact of a popcorn and wheat crop rotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of an industrial-scale milk fractionation process generating 5 co-products: Cream, casein, lactose and two whey-protein ingre dients enriche d in α-lactalbumin or β-lactoglobulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285586⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.110676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04356702v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation agriculture reduces climate change impact of a popcorn and wheat crop rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+                <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04092943v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental footprint of dehydrated alfalfa production (Medicago sativa L.) in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thiébeau</w:t>
+                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan M.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enola Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 423 (138704), pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138704⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209585v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment data of French organic agricultural products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Nitschelm</w:t>
+                <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Flipo</w:t>
+                <w:t xml:space="preserve">Andreas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
+                <w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38, pp.107356. </w:t>
+              <w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741490v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vous avez dit MEANS?</w:t>
+                <w:t xml:space="preserve">Environmental footprint of dehydrated alfalfa production (Medicago sativa L.) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Pascal Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 423 (138704), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.138704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396249v1</w:t>
+                <w:t xml:space="preserve">hal-04209585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, méthodes et outils pour l’évaluation multicritère de la durabilité des systèmes agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment data of French organic agricultural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nitschelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Labbé</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chambaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38, pp.107356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02396257v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit MEANS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepts, méthodes et outils pour l’évaluation multicritère de la durabilité des systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avadí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.219-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MEANS : une plateforme informatique INRA pour l’analyse multicritère de la durabilité des systèmes agricoles et agro-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.169-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/yywe-nq98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1748,1725 +2022,1725 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche de Qualité Globale de la viande : Intégration des impacts environnementaux (qualité extrinsèque) avec les qualités intrinsèques de la viande porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du réseau ACV à l'INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating environmental impacts between coproducts - Challenges of a methodological consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; INAF; Université Laval Québec; Unité Mixte Transfrontalière BioEcoAgro; Université de Lille, Apr 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a ‘One Quality’ approach integrating intrinsic and extrinsic pork quality dimensions to foster the sustainability of pork production: A study combining pig genetics and feeding strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, Aug 2025, Girona, Spain. pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards climate-neutral agriculture: exploring scenarios for arable and dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Miranda Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRTA, Sep 2024, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-criteria tool for jointly assessing the sustainability and resilience of dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, l’Institut Agro Rennes-Angers, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’évaluation conjointe de la qualité intrinsèque et des impacts environnementaux de la viande porcine : Cas d’étude expérimental combinant type génétique et alimentation des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria method to evaluate the resilience of grass-based dairy farms to climate change in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. General meeting of the European Grassland Federation (EGF2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France. 877 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration, gestion et réutilisation des données autour des aliments / bioproduits / procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaires Mai 2022 - Printemps de la donnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE DIPSO, May 2022, WEBINAIRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting MEANS-InOut LCA software to food engineering, in relation to the PO² food ontology and PO²-BaGaTel food engineering database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEANS-InOut: user-friendly software to generate LCIs of farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Life Cycle Assessment of Food 2018 (LCA Food)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEANS-InOut: user-friendly software to perform complete LCI and share data of agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Chanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Life Cycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEANS: A software and database platform for multi-criteria assessment of agri-food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Raimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.International Conference: LCM2015: Life Cycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de MEANS (MulticritEria AssessmeNt of Sustainability), plateforme INRA d’analyse multicritère de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEANS : une plateforme informatique d’analyse multicritère de la durabilité des systèmes agricoles et agro-alimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journées d'Animation Scientifique du Département PHASE-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3476,148 +3750,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion de Données (PGD) de la plateforme MEANS INRAE - CIRAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malnoé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Malnoé</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872809v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3685,51 +3959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0C19289"/>
+    <w:nsid w:val="24C45ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3916,51 +4190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-auberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2104-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285586" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yywe-nq98" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014940v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chanel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raimbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872809v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-auberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2104-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571842v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Aline Knob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Pickering" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129220" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lardoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzekec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02613-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yywe-nq98" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chanel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raimbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872809v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>