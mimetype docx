--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -568,377 +568,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
+                <w:t xml:space="preserve">Trade-offs between higher productivity and lower environmental impacts for biodiversity-friendly and conventional cattle-oriented systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
+                <w:t xml:space="preserve">Aymeric Mondière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Héquet</w:t>
+                <w:t xml:space="preserve">Michael S. Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.103798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590151v1</w:t>
+                <w:t xml:space="preserve">hal-04275868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between higher productivity and lower environmental impacts for biodiversity-friendly and conventional cattle-oriented systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Mondière</w:t>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael S. Corson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Durant</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foray</w:t>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 213, pp.103798. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 380, pp.112147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275868v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of an industrial-scale milk fractionation process generating 5 co-products: Cream, casein, lactose and two whey-protein ingre dients enriche d in α-lactalbumin or β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.110676. </w:t>
@@ -974,325 +974,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation agriculture reduces climate change impact of a popcorn and wheat crop rotation</w:t>
+                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
+                <w:t xml:space="preserve">Tristan M.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Duparque</w:t>
+                <w:t xml:space="preserve">Enola Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Boissy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Auberger</w:t>
+                <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356702v1</w:t>
+                <w:t xml:space="preserve">hal-03847046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of environmental impacts related to wheat production with human-urine based fertilizers versus mineral fertilizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation agriculture reduces climate change impact of a popcorn and wheat crop rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan M.P. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enola Gilles</w:t>
+                <w:t xml:space="preserve">Joachim Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 382 (1), pp.135123. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (5), pp.e0285586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0285586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847046v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avadí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2170,64 +2170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating environmental impacts between coproducts - Challenges of a methodological consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,51 +2429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Miranda Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael S. Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3959,51 +3959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24C45ED9"/>
+    <w:nsid w:val="F72D6EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4190,51 +4190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-auberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2104-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571842v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Aline Knob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Pickering" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129220" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lardoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzekec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02613-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285586" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yywe-nq98" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chanel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raimbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872809v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-auberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2104-4718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571842v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Miranda Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Aline Knob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Pickering" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129220" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lardoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzekec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02613-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Malik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dardonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Ratsimba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mondi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Corson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103798" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan M.P. Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enola Gilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Esculier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Guidoboni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Boissy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285586" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nitschelm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Flipo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chambaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dauguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107356" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avad&#237;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chiffe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Labb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209166v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Haese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yywe-nq98" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Babin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geffroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Rostain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Weber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colomb" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Chanel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Raimbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872809v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>