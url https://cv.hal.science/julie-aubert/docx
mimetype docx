--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -199,291 +199,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions involving the oomycete Plasmopara viticola</w:t>
+                <w:t xml:space="preserve">Global genotype by environment prediction competition reveals that diverse modeling strategies can deliver satisfactory maize yield estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fournier</w:t>
+                <w:t xml:space="preserve">Jacob Washburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Pellan</w:t>
+                <w:t xml:space="preserve">José Ignacio Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">Alencar Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice This</w:t>
+                <w:t xml:space="preserve">Qiuyue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vacher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Ertl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (12), pp.fiaf111. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyae195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369425v1</w:t>
+                <w:t xml:space="preserve">hal-05201508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global genotype by environment prediction competition reveals that diverse modeling strategies can deliver satisfactory maize yield estimates</w:t>
+                <w:t xml:space="preserve">A new scenario of pathogen-microbiota interactions involving the oomycete Plasmopara viticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Washburn</w:t>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ignacio Varela</w:t>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alencar Xavier</w:t>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuyue Chen</w:t>
+                <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ertl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229 (2), </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (12), pp.fiaf111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/genetics/iyae195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201508v1</w:t>
+                <w:t xml:space="preserve">hal-05369425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicago truncatula genotype drives the plant nutritional strategy and its associated rhizosphere bacterial communities</w:t>
               </w:r>
@@ -508,51 +508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -629,51 +629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -737,51 +737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model‐based biclustering for overdispersed count data with application in microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -835,295 +835,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal patterns in Ixodes ricinus microbial communities: an insight into tick-borne microbe interactions</w:t>
+                <w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lejal</w:t>
+                <w:t xml:space="preserve">Wenfan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chiquet</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubert</w:t>
+                <w:t xml:space="preserve">Francoise Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Estrada-Peña</w:t>
+                <w:t xml:space="preserve">Arlette Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01051-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287263v1</w:t>
+                <w:t xml:space="preserve">hal-03313075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-Tuning of Process Parameters Modulates Specific Metabolic Bacterial Activities and Aroma Compound Production in Semi-Hard Cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal patterns in Ixodes ricinus microbial communities: an insight into tick-borne microbe interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfan Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Aubert</w:t>
+                <w:t xml:space="preserve">J. Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Boissel</w:t>
+                <w:t xml:space="preserve">S. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Leduc</w:t>
+                <w:t xml:space="preserve">A. Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c01634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01051-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313075v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational inference for coupled hidden markov models applied to the joint detection of copy number variations</w:t>
               </w:r>
@@ -1135,51 +1135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1278,51 +1278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Düvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolifraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (8), </w:t>
@@ -1507,51 +1507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translatome analysis at the egg-to-embryo transition in sea urchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Chassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,429 +2170,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
+                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189567v1</w:t>
+                <w:t xml:space="preserve">hal-01191223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
+                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191223v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
+                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363390v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t>
               </w:r>
@@ -2604,51 +2604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,90 +2725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: A Temporal -omic Study of Propionibacterium freudenreichii CIRM-BIA1 T Adaptation Strategies in Conditions Mimicking Cheese Ripening in the Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
@@ -2840,161 +2840,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and extensive endometrial deregulation is present before conception in IVF/ICSI repeated implantation failures (IF) or recurrent miscarriages</w:t>
+                <w:t xml:space="preserve">Invading basement membrane matrix is sufficient for MDA-MB-231 breast cancer cells to develop a atable in vivo metastatic phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Ledée</w:t>
+                <w:t xml:space="preserve">M. Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine C. Munaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Aubert</w:t>
+                <w:t xml:space="preserve">N. Vintonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Sérazin</w:t>
+                <w:t xml:space="preserve">A. Starzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona M. Rahmati</w:t>
+                <w:t xml:space="preserve">A. Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 225 (4), pp.554-564. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.2948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000290v1</w:t>
+                <w:t xml:space="preserve">hal-00705949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of sulfur metabolism in the yeast Kluyveromyces lactis</w:t>
               </w:r>
@@ -3120,161 +3120,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invading basement membrane matrix is sufficient for MDA-MB-231 breast cancer cells to develop a atable in vivo metastatic phenotype</w:t>
+                <w:t xml:space="preserve">Specific and extensive endometrial deregulation is present before conception in IVF/ICSI repeated implantation failures (IF) or recurrent miscarriages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abdelkarim</w:t>
+                <w:t xml:space="preserve">Nathalie N. Ledée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vintonenko</w:t>
+                <w:t xml:space="preserve">Carine C. Munaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Starzec</w:t>
+                <w:t xml:space="preserve">Valérie V. Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Aubert</w:t>
+                <w:t xml:space="preserve">Mona M. Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23334. </w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (4), pp.554-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/path.2948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705949v1</w:t>
+                <w:t xml:space="preserve">hal-01000290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global regulation of the response to sulfur availability in the cheese-related bacterium Brevibacterium aurantiacum</w:t>
               </w:r>
@@ -3407,51 +3407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiles of bovine caruncular and intercaruncular endometrium at implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadera Mansouri-Atiia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,51 +3714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (1), pp.61-82</w:t>
@@ -3800,51 +3800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methodology for the analysis of dye-switch microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadera Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,51 +3930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization for triple-target microarray experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4064,51 +4064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of variations of HSA21 gene expression in down syndrome lymphoblastoid cell lines : impact on disease phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aït Yahya-Graison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dauphinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4323,51 +4323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of human chromosome 21 gene-expression variations in down syndrome: Impact on disease phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aït Yahya-Graison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,51 +4444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the regulated genes in microarray experiments using local FDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,51 +4593,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique de données biologiques à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLS048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4826,51 +4826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des données NGS : de la séquence aux bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,51 +4996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Yoshioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Toda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridge Redundancy Analysis for High-Dimensional Omics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Yoshioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyoshi Iwata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,90 +5210,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the dynamics and mechanisms of bacterial interactions in cheese production with metabolic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfan Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5347,64 +5347,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANGO models: numerical multi-omics reconciliation of bacterial fermentation in cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,51 +5571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cobiclust: Biclustering via Latent Block Model Adapted to Overdispersed Count Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b76ffd82ce2f270ad548bf4df9ab9f46ca53a3bf;origin=https://cran.r-project.org/package%3Dcobiclust;visit=swh:1:snp:b65946d4ccbf2ce41b8c9f2fe68f9b23f2bc2c0e;anchor=swh:1:rel:1b4d5f893e459e3c922581321f112decf6c807ae⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5642,51 +5642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHMM: Coupled Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5816,51 +5816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72AC6E21"/>
+    <w:nsid w:val="70B209B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5203-5748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203352173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Washburn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Varela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alencar Xavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ertl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyae195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Malek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chass&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le&#160;corguill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Veide Vilg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallani Vijay Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maciaszczyk-Dziubinska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sloma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2014.09.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N34720Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Hebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Forquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Junot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03259-12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Led&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Munaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. S&#233;razin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Rahmati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2948" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Forquin Forquin-Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3481-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HX12D21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vintonenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Starzec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023334" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Proux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01708-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A&#239;t Yahya-Graison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Prieur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Frey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rubio-Aliaga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siewert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sailer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Drobyshev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00193.2006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520000" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-125" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01721318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292871v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Yoshioka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ohmori" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206080v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vanrenterghem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1445449338afa5a1399ec8ddf5a24a9cf9671fd3;origin=https://cran.r-project.org/package%3DshinySbm;visit=swh:1:snp:56c5c23f21cf91de166ffc887dd3a1ea0ea40122;anchor=swh:1:rel:7bc4498b353dfb5bb55be365356c0a1fe11d3287" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b76ffd82ce2f270ad548bf4df9ab9f46ca53a3bf;origin=https://cran.r-project.org/package%3Dcobiclust;visit=swh:1:snp:b65946d4ccbf2ce41b8c9f2fe68f9b23f2bc2c0e;anchor=swh:1:rel:1b4d5f893e459e3c922581321f112decf6c807ae" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532830v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:931f86746bd8648062f8c78ac1cbe52864f3eeb2;origin=https://cran.r-project.org/package%3DCHMM;visit=swh:1:snp:a71f470404d95f6dfa1d172fd23c8ad7728347c1;anchor=swh:1:rel:cd36fa2bc45e5211ef524cdf219350e358a40713" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5203-5748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203352173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Washburn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Varela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alencar Xavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ertl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyae195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Malek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chass&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le&#160;corguill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Veide Vilg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallani Vijay Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maciaszczyk-Dziubinska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sloma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2014.09.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N34720Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Hebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Forquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Junot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03259-12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vintonenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Starzec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023334" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Forquin Forquin-Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3481-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HX12D21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Led&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Munaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. S&#233;razin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Rahmati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2948" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Proux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01708-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A&#239;t Yahya-Graison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Prieur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Frey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rubio-Aliaga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siewert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sailer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Drobyshev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00193.2006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520000" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-125" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01721318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292871v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Yoshioka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ohmori" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206080v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vanrenterghem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1445449338afa5a1399ec8ddf5a24a9cf9671fd3;origin=https://cran.r-project.org/package%3DshinySbm;visit=swh:1:snp:56c5c23f21cf91de166ffc887dd3a1ea0ea40122;anchor=swh:1:rel:7bc4498b353dfb5bb55be365356c0a1fe11d3287" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b76ffd82ce2f270ad548bf4df9ab9f46ca53a3bf;origin=https://cran.r-project.org/package%3Dcobiclust;visit=swh:1:snp:b65946d4ccbf2ce41b8c9f2fe68f9b23f2bc2c0e;anchor=swh:1:rel:1b4d5f893e459e3c922581321f112decf6c807ae" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532830v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:931f86746bd8648062f8c78ac1cbe52864f3eeb2;origin=https://cran.r-project.org/package%3DCHMM;visit=swh:1:snp:a71f470404d95f6dfa1d172fd23c8ad7728347c1;anchor=swh:1:rel:cd36fa2bc45e5211ef524cdf219350e358a40713" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>