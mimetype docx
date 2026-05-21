--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -2170,429 +2170,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
+                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Victoria Chuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.e29083 (1-15). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191223v1</w:t>
+                <w:t xml:space="preserve">hal-01189567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
+                <w:t xml:space="preserve">Accumulation of intracellular glycogen and trehalose by [i]Propionibacterium Freudenreichii[/i] under conditions mimicking cheese ripening in the cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363390v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Temporal -omic study of propionibacterium freudenreichii CIRM-BIA1T adaptation strategies in conditions mimicking cheese ripening in the cold</w:t>
+                <w:t xml:space="preserve">Accumulation of Intracellular Glycogen and Trehalose by Propionibacterium freudenreichii under Conditions Mimicking Cheese Ripening in the Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Chuat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (17), pp.6357-6364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00561-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189567v1</w:t>
+                <w:t xml:space="preserve">hal-02363390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive evaluation of normalization methods for Illumina high-throughput RNA sequencing data analysis</w:t>
               </w:r>
@@ -2738,77 +2738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Marie Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), </w:t>
@@ -2974,307 +2974,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of sulfur metabolism in the yeast Kluyveromyces lactis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific and extensive endometrial deregulation is present before conception in IVF/ICSI repeated implantation failures (IF) or recurrent miscarriages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Forquin Forquin-Gomez</w:t>
+                <w:t xml:space="preserve">Nathalie N. Ledée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie A. Roux</w:t>
+                <w:t xml:space="preserve">Carine C. Munaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Junot</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona M. Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-011-3481-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (4), pp.554-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.2948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000029v1</w:t>
+                <w:t xml:space="preserve">hal-01000290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and extensive endometrial deregulation is present before conception in IVF/ICSI repeated implantation failures (IF) or recurrent miscarriages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Ledée</w:t>
+                <w:t xml:space="preserve">Exploration of sulfur metabolism in the yeast Kluyveromyces lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine C. Munaut</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Forquin Forquin-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mona M. Rahmati</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Junot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (5), pp.1409-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-011-3481-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.2948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000290v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global regulation of the response to sulfur availability in the cheese-related bacterium Brevibacterium aurantiacum</w:t>
               </w:r>
@@ -3286,51 +3286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre M.-P. Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie A. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5360,51 +5360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANGO models: numerical multi-omics reconciliation of bacterial fermentation in cheese production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,51 +5816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70B209B4"/>
+    <w:nsid w:val="11B15AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5203-5748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203352173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Washburn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Varela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alencar Xavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ertl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyae195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Malek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chass&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le&#160;corguill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Veide Vilg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallani Vijay Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maciaszczyk-Dziubinska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sloma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2014.09.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N34720Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Hebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Forquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Junot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03259-12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vintonenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Starzec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023334" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Forquin Forquin-Gomez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3481-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HX12D21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Led&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Munaut" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. S&#233;razin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Rahmati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2948" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Proux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01708-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A&#239;t Yahya-Graison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Prieur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Frey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rubio-Aliaga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siewert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sailer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Drobyshev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00193.2006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520000" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-125" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01721318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292871v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Yoshioka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ohmori" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206080v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vanrenterghem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1445449338afa5a1399ec8ddf5a24a9cf9671fd3;origin=https://cran.r-project.org/package%3DshinySbm;visit=swh:1:snp:56c5c23f21cf91de166ffc887dd3a1ea0ea40122;anchor=swh:1:rel:7bc4498b353dfb5bb55be365356c0a1fe11d3287" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b76ffd82ce2f270ad548bf4df9ab9f46ca53a3bf;origin=https://cran.r-project.org/package%3Dcobiclust;visit=swh:1:snp:b65946d4ccbf2ce41b8c9f2fe68f9b23f2bc2c0e;anchor=swh:1:rel:1b4d5f893e459e3c922581321f112decf6c807ae" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532830v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:931f86746bd8648062f8c78ac1cbe52864f3eeb2;origin=https://cran.r-project.org/package%3DCHMM;visit=swh:1:snp:a71f470404d95f6dfa1d172fd23c8ad7728347c1;anchor=swh:1:rel:cd36fa2bc45e5211ef524cdf219350e358a40713" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-aubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5203-5748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203352173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201508v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Washburn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Varela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alencar Xavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ertl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyae195" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.20272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13582" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfan Cao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boissel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Leduc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c01634" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lejal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01051-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lebarbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijb-2018-0023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#252;vel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220244" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Malek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chass&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le&#160;corguill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky258" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lachaise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Veide Vilg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallani Vijay Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maciaszczyk-Dziubinska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sloma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2014.09.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N34720Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Hebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Forquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Junot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03259-12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191223v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00561-12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363390v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782486v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jeanmougin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbs046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/e0ff065d-a52d-44f2-8727-328393ed60b6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vintonenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Starzec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023334" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Led&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Munaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. S&#233;razin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Rahmati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.2948" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000029v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Forquin Forquin-Gomez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Roux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3481-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HX12D21-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000027v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Proux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01708-10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri-Atiia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90404.2008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansouri-Attia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin E Everts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0812722106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197510v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadera Mansouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Daudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-98" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Magniette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208111v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A&#239;t Yahya-Graison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dauphinot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Prieur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M. Frey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rubio-Aliaga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siewert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sailer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Drobyshev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00193.2006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197498v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivals" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/520000" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208107v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-125" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01721318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Enault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292871v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Yoshioka" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Toda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ohmori" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Iwata" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04088301v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04562266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0a1da28c523c2f32e1214b5d1c1a60ac17ec29df;origin=https://forgemia.inra.fr/tango/tango_models.git;visit=swh:1:snp:722365d9bf1004d05edfe63717763283d4adf26f;anchor=swh:1:rev:bc0bd9895942ed6d82faa9553c1f0a32f60cbbef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206080v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vanrenterghem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1445449338afa5a1399ec8ddf5a24a9cf9671fd3;origin=https://cran.r-project.org/package%3DshinySbm;visit=swh:1:snp:56c5c23f21cf91de166ffc887dd3a1ea0ea40122;anchor=swh:1:rel:7bc4498b353dfb5bb55be365356c0a1fe11d3287" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b76ffd82ce2f270ad548bf4df9ab9f46ca53a3bf;origin=https://cran.r-project.org/package%3Dcobiclust;visit=swh:1:snp:b65946d4ccbf2ce41b8c9f2fe68f9b23f2bc2c0e;anchor=swh:1:rel:1b4d5f893e459e3c922581321f112decf6c807ae" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532830v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:931f86746bd8648062f8c78ac1cbe52864f3eeb2;origin=https://cran.r-project.org/package%3DCHMM;visit=swh:1:snp:a71f470404d95f6dfa1d172fd23c8ad7728347c1;anchor=swh:1:rel:cd36fa2bc45e5211ef524cdf219350e358a40713" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>