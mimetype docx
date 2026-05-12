--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -66,1645 +66,1727 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité géographique et pseudonymisation dans le catalogue de Quetelet-Progedo : quelles références ? Les trouver et y accéder</w:t>
+                <w:t xml:space="preserve">Le Catalogue d’enquêtes et de données de l’Ined, 3 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Gros</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspar Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Humathèque Condorcet, Dec 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Lundi de l'Ined (mai 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aubervilliers, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411381v1</w:t>
+                <w:t xml:space="preserve">hal-05097280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Catalogue d’enquêtes et de données de l’Ined, 3 ans après</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Unité géographique et pseudonymisation dans le catalogue de Quetelet-Progedo : quelles références ? Les trouver et y accéder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspar Massiot</w:t>
+                <w:t xml:space="preserve">Frédérique Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lundi de l'Ined (mai 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Aubervilliers, France. pp.44</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS : Traiter et analyser des données en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes; Humathèque Condorcet, Dec 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097280v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudonymisation et anonymisation de corpus/données dans le cas d’enquêtes quantitatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anonymisation and pseudonymisation for quantitative and qualitative data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Général du LEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France. pp.44</w:t>
+              <w:t xml:space="preserve">Café de la donnée du CDSP, webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDSP (Centre de données sociopolitiques), Jun 2025, PARIS (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128957v1</w:t>
+                <w:t xml:space="preserve">hal-05577998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des fichiers de production et de recherche à l'Ined</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pseudonymisation et anonymisation de corpus/données dans le cas d’enquêtes quantitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées de méthodologie statistique de l’Insee - JMS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">Séminaire Général du LEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442271v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Standards for Data Catalogs in Research Organisations: A Case Study of the French Institute for Demographic Studies</w:t>
+                <w:t xml:space="preserve">La fabrique des fichiers de production et de recherche à l'Ined</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Smart Metadata for Official Statistics 2024 (COSMOS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France. pp.31 (slides Power Point)</w:t>
+              <w:t xml:space="preserve">15e Journées de méthodologie statistique de l’Insee - JMS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075592v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier anonymisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, PUD-S, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey into (meta)data management with DDI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing Standards for Data Catalogs in Research Organisations: A Case Study of the French Institute for Demographic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Annual European DDI User Conference (EDDI 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference On Smart Metadata for Official Statistics 2024 (COSMOS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France. pp.31 (slides Power Point)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14605758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05075588v1</w:t>
+                <w:t xml:space="preserve">hal-05075592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les catalogues de données pour les sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Journey into (meta)data management with DDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Annual European DDI User Conference (EDDI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Chur, Switzerland. pp.41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14605758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097279v1</w:t>
+                <w:t xml:space="preserve">hal-05075588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau catalogue de données de l'Ined</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les catalogues de données pour les sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
+                <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svitlana Poniakina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arianna Caporali</w:t>
+                <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Données Socio-Politiques (CDSP); Plateforme Universitaire de Données des Grands Moulins, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Strasbourg, PUD-S, France. pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118818v1</w:t>
+                <w:t xml:space="preserve">hal-05097279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataIned, le nouveau catalogue d'enquêtes et de données de l'Ined</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le nouveau catalogue de données de l'Ined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Poniakina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lundis de l'Ined, séance du 9 mai 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aubervilliers, Campus Condorcet - Ined, France. pp.28</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Données Socio-Politiques (CDSP); Plateforme Universitaire de Données des Grands Moulins, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458158v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INED's new (meta)data catalogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DataIned, le nouveau catalogue d'enquêtes et de données de l'Ined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual European DDI User Conference (EDDI2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Lundis de l'Ined, séance du 9 mai 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aubervilliers, Campus Condorcet - Ined, France. pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7405776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05075586v1</w:t>
+                <w:t xml:space="preserve">hal-05458158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rechercher et consulter des ressources en libre accès de l'Ined : l'offre du DATALAB de l'Ined et l'archive ouverte Archined</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karin Sohler</w:t>
+                <w:t xml:space="preserve">INED's new (meta)data catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
+                <w:t xml:space="preserve">Julie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du libre accès à l'Humathèque Condorcet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Annual European DDI User Conference (EDDI2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France. pp.31 (slides Power Point), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7405776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606389v1</w:t>
+                <w:t xml:space="preserve">hal-05075586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nouveau catalogue de données de l'Ined</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rechercher et consulter des ressources en libre accès de l'Ined : l'offre du DATALAB de l'Ined et l'archive ouverte Archined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Caporali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Baron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Semaine du libre accès à l'Humathèque Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Humathèque Condorcet, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097281v1</w:t>
+                <w:t xml:space="preserve">hal-04606389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données d’enquêtes à l’Institut national d’études démographiques (Ined) : de la production à l’archivage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le nouveau catalogue de données de l'Ined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Poniakina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études « Documents et données : l’université à l’ère de la transition numérique » organisée par le service des archives, en partenariat avec la Direction de la Recherche et de la Valorisation, de l’université Paris 1 Panthéon-Sorbonne, l’Amue, la DINUM et le SIAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Conférence virtuelle, France</w:t>
+              <w:t xml:space="preserve">Semaine Data-SHS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606590v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a DDI-based Online Data Catalogue Using the Software NADA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Données d’enquêtes à l’Institut national d’études démographiques (Ined) : de la production à l’archivage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Fusfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Caporali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual European DDI User Conference (EDDI2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d’études « Documents et données : l’université à l’ère de la transition numérique » organisée par le service des archives, en partenariat avec la Direction de la Recherche et de la Valorisation, de l’université Paris 1 Panthéon-Sorbonne, l’Amue, la DINUM et le SIAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Conférence virtuelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606398v1</w:t>
+                <w:t xml:space="preserve">hal-04606590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enquêtes mises à disposition par l’Ined</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Developing a DDI-based Online Data Catalogue Using the Software NADA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Annual European DDI User Conference (EDDI2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France. pp.39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5948563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606394v1</w:t>
+                <w:t xml:space="preserve">hal-04606398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enquêtes mises à disposition par l’Ined</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Data-SHS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, PUD Paris - organisée par le Centre de données socio-politiques (CDSP) et PUD Grands Moulins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes mises à disposition par l’Ined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Caporali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine DATA SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Visioconférence - organisée par le Centre de données socio-politiques (CDSP) et PUD Grands Moulins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1714,462 +1796,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentation des enquêtes de l'Ined</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides Mise à Disposition d'Enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Charrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Santos</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05097290v1</w:t>
+                <w:t xml:space="preserve">hal-05097282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides Mise à Disposition d'Enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Charrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05097282v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides Mise à Disposition d'Enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2179,535 +2261,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of data for dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Caporali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey Data Anonymisation and Pseudonymisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accéder aux données FPR de l'Ined</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure for pseudonymizing Scientific Use Files at Ined</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Caporali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Merly-Alpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir acteur de la gouvernance alimentaire sur son territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2854,51 +2936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097280v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lenoir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Massiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128957v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14605758" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merly-Alpa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118818v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Poniakina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7405776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sohler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Fusfeld" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5948563" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606390v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hemmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097290v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Charrance" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097283v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791716v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Massiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05577998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14605758" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merly-Alpa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Poniakina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Caporali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7405776" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sohler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Fusfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5948563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hemmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Charrance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>