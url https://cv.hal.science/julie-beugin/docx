--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -2589,705 +2589,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safety Assurance Methodology for Autonomous Trains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">Quantitative Safety Requirements of the New Onboard Train Integrity Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 8p</w:t>
+              <w:t xml:space="preserve">4th SmartRaCon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690433v1</w:t>
+                <w:t xml:space="preserve">hal-04666557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentaire de sécurité graphique pour l'assurance de sécurité des trains autonomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boussif Abderraouf</w:t>
+                <w:t xml:space="preserve">Verification Framework for Moving Block System Safety: application on the Loss of Train Integrity Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">TRISTAN XI, 11th Triennial Symposium on Transportation Analysis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Balaclava, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968250v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Safety Requirements of the New Onboard Train Integrity Function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Renaux</w:t>
+                <w:t xml:space="preserve">A framework for risk-awareness and dynamic risk assessment for autonomous trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SmartRaCon Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666557v1</w:t>
+                <w:t xml:space="preserve">hal-03691799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification Framework for Moving Block System Safety: application on the Loss of Train Integrity Use Case</w:t>
+                <w:t xml:space="preserve">Toward Usable Formal Models for Safety and Performance Evaluation of ERTMS/ETCS Level 3: The PERFORMINGRAIL Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Sanwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Libutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Benerecetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRISTAN XI, 11th Triennial Symposium on Transportation Analysis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Balaclava, France. 5p</w:t>
+              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691793v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk-awareness and dynamic risk assessment for autonomous trains</w:t>
+                <w:t xml:space="preserve">Argumentaire de sécurité graphique pour l'assurance de sécurité des trains autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussif Abderraouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691799v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Usable Formal Models for Safety and Performance Evaluation of ERTMS/ETCS Level 3: The PERFORMINGRAIL Project</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Massimo Benerecetti</w:t>
+                <w:t xml:space="preserve">A Safety Assurance Methodology for Autonomous Trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
+              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690961v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Modelling Framework for Moving Block Systems in the PERFORMINGRAIL project</w:t>
               </w:r>
@@ -3669,151 +3669,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended method for safety target apportionment for the certification of satellite-based railway localization system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
+                <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sallak</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Lambda Mu 22, 22e Congrès de maîtrise des risques et de sûreté de fonctionnement. Les risques au coeur des transitions (e-congrès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtuel, France. pp687-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666462v1</w:t>
+                <w:t xml:space="preserve">hal-02998244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3842,152 +3829,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouail Himrane</w:t>
+                <w:t xml:space="preserve">Extended method for safety target apportionment for the certification of satellite-based railway localization system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu 22, 22e Congrès de maîtrise des risques et de sûreté de fonctionnement. Les risques au coeur des transitions (e-congrès)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtuel, France. pp687-696</w:t>
+              <w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998244v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model-Based Safety Assessment of Railway Operation Using GNSS Localization</w:t>
               </w:r>
@@ -4189,77 +4189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating imprecise safety targets in satellite-based localization systems used in railway signaling operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,269 +4839,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Legrand</w:t>
+                <w:t xml:space="preserve">Analytical approach for evaluating LTE communication errors in train control application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IEEE ICCW 2015 Workshop on Dependable Vehicular Communications (DVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, France. 6p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2015.7247535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471412v1</w:t>
+                <w:t xml:space="preserve">hal-01471483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical approach for evaluating LTE communication errors in train control application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE ICCW 2015 Workshop on Dependable Vehicular Communications (DVC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCW.2015.7247535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471483v1</w:t>
+                <w:t xml:space="preserve">hal-01471412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonized methodology for Safety Integrity Level allocation in a generic TCMS application</w:t>
               </w:r>
@@ -5331,168 +5331,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation rules of Safety Integrity Levels in a generic TCMS application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abel Ouedraogo</w:t>
+                <w:t xml:space="preserve">RAMS analysis of GNSS based localisation system for the train control application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FORMS-FORMAT symposium, Formal Methods for Automation and Safety in Railway and Automotive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Brunswick, Germany. pp.167-176</w:t>
+              <w:t xml:space="preserve">ComManTel, 2nd International Conference on Computing, Management and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073402v1</w:t>
+                <w:t xml:space="preserve">hal-01054806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Analysis Methodology of Multisensor Systems based on GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5551,152 +5521,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Railways 2014, The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMS analysis of GNSS based localisation system for the train control application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+                <w:t xml:space="preserve">Allocation rules of Safety Integrity Levels in a generic TCMS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComManTel, 2nd International Conference on Computing, Management and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 6p</w:t>
+              <w:t xml:space="preserve">10th FORMS-FORMAT symposium, Formal Methods for Automation and Safety in Railway and Automotive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brunswick, Germany. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054806v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Communication Based Train control system for dependability analysis of the LTE Communication network in train control application</w:t>
               </w:r>
@@ -5784,217 +5784,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+                <w:t xml:space="preserve">Contribution to a terminology related to dependability for the qualification of an on-board satellite-based system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
+              <w:t xml:space="preserve">2th ICTIS conference, International Conference on Transportation Information and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Wuhan, China. p333-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930588v1</w:t>
+                <w:t xml:space="preserve">hal-00853771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a terminology related to dependability for the qualification of an on-board satellite-based system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
+                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th ICTIS conference, International Conference on Transportation Information and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Wuhan, China. p333-339</w:t>
+              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853771v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Assessment to Analyse Dependability of a Multisensor Localisation System based on GNSS</w:t>
               </w:r>
@@ -6475,51 +6475,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6A323D5"/>
+    <w:nsid w:val="AC74445D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6706,51 +6706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-beugin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-1906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1379-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3267142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalay Israel de Almeida Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.9.2.11-16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2604043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marrais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauffriez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDL8CL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05471243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araaf Recta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Sanwal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libutti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Benerecetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998244v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02589178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillieron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mailland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Schaff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thionville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247535" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-beugin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-1906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1379-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3267142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalay Israel de Almeida Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.9.2.11-16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2604043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marrais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauffriez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDL8CL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05471243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araaf Recta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Sanwal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libutti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Benerecetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02589178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillieron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mailland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Schaff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thionville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247535" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>