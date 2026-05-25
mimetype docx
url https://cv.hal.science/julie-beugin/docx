--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -411,265 +411,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational risk assessment of railway remote driving system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphical safety assurance case using Goal Structuring Notation (GSN) - challenges, opportunities and a framework for autonomous trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Collart Dutilleul</w:t>
+                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety and Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09617353.2023.2226965⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2022.108933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415127v1</w:t>
+                <w:t xml:space="preserve">hal-03896770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical safety assurance case using Goal Structuring Notation (GSN) - challenges, opportunities and a framework for autonomous trains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operational risk assessment of railway remote driving system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
+                <w:t xml:space="preserve">Simon Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 230, pp1-9. </w:t>
+              <w:t xml:space="preserve">Safety &amp; Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2-3), pp.143-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2022.108933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09617353.2023.2226965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03896770v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From French National Signaling Systems to ERTMS: Considering the Evolution of Track-Side Systems</w:t>
               </w:r>
@@ -2589,1218 +2589,1231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Safety Requirements of the New Onboard Train Integrity Function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Renaux</w:t>
+                <w:t xml:space="preserve">Methodology Framework for Modelling ETCS-L3 Moving Block System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SmartRaCon Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666557v1</w:t>
+                <w:t xml:space="preserve">hal-03690726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification Framework for Moving Block System Safety: application on the Loss of Train Integrity Use Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
+                <w:t xml:space="preserve">Argumentaire de sécurité graphique pour l'assurance de sécurité des trains autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussif Abderraouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRISTAN XI, 11th Triennial Symposium on Transportation Analysis conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Balaclava, France. 5p</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691793v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk-awareness and dynamic risk assessment for autonomous trains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Safety Assurance Methodology for Autonomous Trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
+              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691799v1</w:t>
+                <w:t xml:space="preserve">hal-03690433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Usable Formal Models for Safety and Performance Evaluation of ERTMS/ETCS Level 3: The PERFORMINGRAIL Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Safety Requirements of the New Onboard Train Integrity Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Usman Sanwal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Massimo Benerecetti</w:t>
+                <w:t xml:space="preserve">Insaf Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
+              <w:t xml:space="preserve">4th SmartRaCon Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690961v1</w:t>
+                <w:t xml:space="preserve">hal-04666557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentaire de sécurité graphique pour l'assurance de sécurité des trains autonomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boussif Abderraouf</w:t>
+                <w:t xml:space="preserve">Verification Framework for Moving Block System Safety: application on the Loss of Train Integrity Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">TRISTAN XI, 11th Triennial Symposium on Transportation Analysis conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Balaclava, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968250v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safety Assurance Methodology for Autonomous Trains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for risk-awareness and dynamic risk assessment for autonomous trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 8p</w:t>
+              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690433v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Modelling Framework for Moving Block Systems in the PERFORMINGRAIL project</w:t>
+                <w:t xml:space="preserve">Toward Usable Formal Models for Safety and Performance Evaluation of ERTMS/ETCS Level 3: The PERFORMINGRAIL Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Sanwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Libutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Benerecetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAILWAYS 2022, 5th International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. pp.5P</w:t>
+              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691765v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology Framework for Modelling ETCS-L3 Moving Block System</w:t>
+                <w:t xml:space="preserve">A Formal Modelling Framework for Moving Block Systems in the PERFORMINGRAIL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Saddem-Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 6p</w:t>
+              <w:t xml:space="preserve">RAILWAYS 2022, 5th International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. pp.5P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690726v1</w:t>
+                <w:t xml:space="preserve">hal-03691765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Specified Operational Design Domain for a Safe Remote Driving of Trains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">Toward Formal Safety and Performance Evaluation of GNSS-based Railway Localisation Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021, 31st European Safety And Reliability Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (virtual), France. pp159-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328878v1</w:t>
+                <w:t xml:space="preserve">hal-03366152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Formal Safety and Performance Evaluation of GNSS-based Railway Localisation Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouail Himrane</w:t>
+                <w:t xml:space="preserve">Towards a Specified Operational Design Domain for a Safe Remote Driving of Trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2021, 16th IFAC Symposium on Control in Transportation Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESREL 2021, 31st European Safety And Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366152v1</w:t>
+                <w:t xml:space="preserve">hal-03328878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouail Himrane</w:t>
+                <w:t xml:space="preserve">Allocating imprecise safety targets in satellite-based localization systems used in railway signaling operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu 22, 22e Congrès de maîtrise des risques et de sûreté de fonctionnement. Les risques au coeur des transitions (e-congrès)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Virtuel, France. pp687-696</w:t>
+              <w:t xml:space="preserve">30th European Safety and Reliability Conference (ESREL 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Venise, Italy. pp.913-920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998244v1</w:t>
+                <w:t xml:space="preserve">hal-02589178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3829,489 +3842,476 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended method for safety target apportionment for the certification of satellite-based railway localization system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourdine Aït Tmazirte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd SmartRaCon Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Model-Based Safety Assessment of Railway Operation Using GNSS Localization</w:t>
+                <w:t xml:space="preserve">Proposition d'une approche orientée modèles pour évaluer la sécurité des systèmes de signalisation ferroviaire utilisant les GNSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2020 PSAM 15, 30th European Safety and Reliability Conference and the 15th Probabilistic Safety Assessment and Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Venise, Italy. 8p</w:t>
+              <w:t xml:space="preserve">Lambda Mu 22, 22e Congrès de maîtrise des risques et de sûreté de fonctionnement. Les risques au coeur des transitions (e-congrès)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Virtuel, France. pp687-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588814v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration de la sécurité opérationnelle de la téléconduite des trains : contexte, méthodologie et défis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Baranowski</w:t>
+                <w:t xml:space="preserve">Towards a Model-Based Safety Assessment of Railway Operation Using GNSS Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Schön</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda Mu 22 - Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France. pp.312-320</w:t>
+              <w:t xml:space="preserve">ESREL 2020 PSAM 15, 30th European Safety and Reliability Conference and the 15th Probabilistic Safety Assessment and Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Venise, Italy. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347585v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocating imprecise safety targets in satellite-based localization systems used in railway signaling operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insaf Sassi</w:t>
+                <w:t xml:space="preserve">Démonstration de la sécurité opérationnelle de la téléconduite des trains : contexte, méthodologie et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nourdine Ait Tmazirte</w:t>
+                <w:t xml:space="preserve">Walter Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Safety and Reliability Conference (ESREL 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Venise, Italy. pp.913-920</w:t>
+              <w:t xml:space="preserve">Lambda Mu 22 - Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France. pp.312-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589178v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite positioning in the transport domain: applications and challenges</w:t>
               </w:r>
@@ -4839,269 +4839,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical approach for evaluating LTE communication errors in train control application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE ICCW 2015 Workshop on Dependable Vehicular Communications (DVC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zürich, Switzerland. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471483v1</w:t>
+                <w:t xml:space="preserve">hal-01471412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for evaluating the safety of a satellite-based train localisation system through the extended integrity concept</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Legrand</w:t>
+                <w:t xml:space="preserve">Analytical approach for evaluating LTE communication errors in train control application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015 - European safety and reliability conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st IEEE ICCW 2015 Workshop on Dependable Vehicular Communications (DVC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, France. 6p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCW.2015.7247535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471412v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonized methodology for Safety Integrity Level allocation in a generic TCMS application</w:t>
               </w:r>
@@ -5331,670 +5331,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMS analysis of GNSS based localisation system for the train control application</w:t>
+                <w:t xml:space="preserve">Modelling Communication Based Train control system for dependability analysis of the LTE Communication network in train control application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Marais</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kassab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComManTel, 2nd International Conference on Computing, Management and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 6p</w:t>
+              <w:t xml:space="preserve">EMS2014, European Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pise, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054806v1</w:t>
+                <w:t xml:space="preserve">hal-01073377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Analysis Methodology of Multisensor Systems based on GNSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Legrand</w:t>
+                <w:t xml:space="preserve">Allocation rules of Safety Integrity Levels in a generic TCMS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Railways 2014, The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 21p</w:t>
+              <w:t xml:space="preserve">10th FORMS-FORMAT symposium, Formal Methods for Automation and Safety in Railway and Automotive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brunswick, Germany. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985634v1</w:t>
+                <w:t xml:space="preserve">hal-01073402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation rules of Safety Integrity Levels in a generic TCMS application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abel Ouedraogo</w:t>
+                <w:t xml:space="preserve">Causal Analysis Methodology of Multisensor Systems based on GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Renaux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Conrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FORMS-FORMAT symposium, Formal Methods for Automation and Safety in Railway and Automotive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Brunswick, Germany. pp.167-176</w:t>
+              <w:t xml:space="preserve">Railways 2014, The Second International Conference on Railway Technology: Research, Development and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073402v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Communication Based Train control system for dependability analysis of the LTE Communication network in train control application</w:t>
+                <w:t xml:space="preserve">RAMS analysis of GNSS based localisation system for the train control application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kassab</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMS2014, European Modelling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pise, Italy. 6p</w:t>
+              <w:t xml:space="preserve">ComManTel, 2nd International Conference on Computing, Management and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073377v1</w:t>
+                <w:t xml:space="preserve">hal-01054806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a terminology related to dependability for the qualification of an on-board satellite-based system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
+                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2th ICTIS conference, International Conference on Transportation Information and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Wuhan, China. p333-339</w:t>
+              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853771v1</w:t>
+                <w:t xml:space="preserve">hal-00930588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability evaluation of a GNSS and ECS based localisation unit for railway vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh Nguyen</w:t>
+                <w:t xml:space="preserve">Contribution to a terminology related to dependability for the qualification of an on-board satellite-based system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olimpia Hoinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2013, 13th International Conference on ITS telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Finland. 6p</w:t>
+              <w:t xml:space="preserve">2th ICTIS conference, International Conference on Transportation Information and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Wuhan, China. p333-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930588v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Assessment to Analyse Dependability of a Multisensor Localisation System based on GNSS</w:t>
               </w:r>
@@ -6475,51 +6475,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC74445D"/>
+    <w:nsid w:val="E5BE3FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6706,51 +6706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-beugin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-1906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1379-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3267142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalay Israel de Almeida Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.9.2.11-16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2604043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marrais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauffriez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDL8CL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05471243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araaf Recta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666557v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Sanwal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libutti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Benerecetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02589178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillieron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mailland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Schaff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thionville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247535" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853771v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-beugin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1981-1906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-1379-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJITS.2023.3267142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalay Israel de Almeida Pereira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijsps.9.2.11-16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2018.1525533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2807127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiswendsida Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12972" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2604043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489152v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2658179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marrais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.09.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2011.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernibeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951895v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viandier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.99.89-103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauffriez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDL8CL78-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05471243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araaf Recta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saddem-Yagoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Sanwal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Libutti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Benerecetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02589178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Ait Tmazirte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine A&#239;t Tmazirte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998244v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillieron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poumailloux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gandara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mailland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Schaff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Thionville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466807v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471412v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2015.7247535" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Manz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Schnieder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Spindler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Ouedraogo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985634v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930588v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853771v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olimpia Hoinaru" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912709v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850926v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lozach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00132452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>