--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -147,5204 +147,5209 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Job Leeway to ensure Sustainable Working Conditions for Cancer Survivors: we need to step up research efforts</w:t>
+                <w:t xml:space="preserve">Criteria of sustainable working conditions for cancer survivors: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (1), pp.e102-e103. </w:t>
+              <w:t xml:space="preserve">European Journal of Oncology Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 81, pp.103168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/jom.0000000000003546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejon.2026.103168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296295v1</w:t>
+                <w:t xml:space="preserve">hal-05579779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association entre le télétravail imposé par la Covid-19 et les cervicalgies : résultats à partir de la cohorte Constances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fréquences d’exposition aux principaux facteurs de risque biomécaniques d’usure professionnelle chez les femmes et les hommes dans la cohorte CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Marie-Eve Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bénezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2025.102886⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (4), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.254.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092760v1</w:t>
+                <w:t xml:space="preserve">hal-05408859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of low back pain and teleworking conditions during lockdown in France: a structural equation modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Association entre le télétravail imposé par la Covid-19 et les cervicalgies : résultats à partir de la cohorte Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ménard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxaf007⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (6), pp.102886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2025.102886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064293v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquences d’exposition aux principaux facteurs de risque biomécaniques d’usure professionnelle chez les femmes et les hommes dans la cohorte CONSTANCES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwladys Morvan</w:t>
+                <w:t xml:space="preserve">Onset of low back pain and teleworking conditions during lockdown in France: a structural equation modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (4), pp.35-46. </w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (5), pp.531-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.254.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxaf007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408859v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpal tunnel syndrome and occupational co-exposure to biomechanical factors and neurotoxic chemicals using job-exposure matrices and self-reported exposure: Findings from the Constances cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Job Leeway to ensure Sustainable Working Conditions for Cancer Survivors: we need to step up research efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bodin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e102-e103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/jom.0000000000003546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272218v1</w:t>
+                <w:t xml:space="preserve">hal-05296295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Digital Economy and Hybrid Work Call for a Review of Compensation Criteria for Musculoskeletal Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Carpal tunnel syndrome and occupational co-exposure to biomechanical factors and neurotoxic chemicals using job-exposure matrices and self-reported exposure: Findings from the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rapicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bodin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina Del Lavoro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23749/mdl.v115i3.16072⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0329324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652396v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien durable au travail des personnes diagnostiquées d’un cancer dans un monde du travail en mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Digital Economy and Hybrid Work Call for a Review of Compensation Criteria for Musculoskeletal Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.08.003⟩</w:t>
+              <w:t xml:space="preserve">Medicina Del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 115 (3), pp.e2024019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23749/mdl.v115i3.16072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693224v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of occupational co-exposure to biomechanical factors and neurotoxic chemicals in French workers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maintien durable au travail des personnes diagnostiquées d’un cancer dans un monde du travail en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxae019⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (11), pp.1038-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517761v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les marges de manœuvre offertes aux aides-soignantes en vue de prévenir les troubles musculosquelettiques dans les établissements pour personnes âgées dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12j7m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque psychosociaux au travail dans la survenue et la prévention des troubles musculosquelettiques liés au travail dans le contexte des nouvelles formes de travail et de la numérisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prevalence of occupational co-exposure to biomechanical factors and neurotoxic chemicals in French workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Archives Des Maladies Professionnelles et de L'environnement, 84 (4), pp.101841. </w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (5), pp.486-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxae019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355537v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a work-related risk score for upper-extremity musculoskeletal disorders in a French working population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Teleworking and Musculoskeletal Disorders: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.4119⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20064973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204658v1</w:t>
+                <w:t xml:space="preserve">hal-04094584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleworking and Musculoskeletal Disorders: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of a work-related risk score for upper-extremity musculoskeletal disorders in a French working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rapicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (6), </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (8), pp.558-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20064973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.4119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094584v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for shoulder disorders among French workers: prospective cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Facteurs de risque psychosociaux au travail dans la survenue et la prévention des troubles musculosquelettiques liés au travail dans le contexte des nouvelles formes de travail et de la numérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-022-01853-9⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Archives Des Maladies Professionnelles et de L'environnement, 84 (4), pp.101841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629228v1</w:t>
+                <w:t xml:space="preserve">hal-04355537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between risk situations identified using a self-reported questionnaire and an observational method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Risk factors for shoulder disorders among French workers: prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Evanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-203409⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (7), pp.1511-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-022-01853-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169687v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venn Diagram for Three or More Categories in Occupational Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Godeau</w:t>
+                <w:t xml:space="preserve">Differences between risk situations identified using a self-reported questionnaire and an observational method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Norval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002129⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (3), pp.759-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-203409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169571v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportion and Number of Upper-Extremity Musculoskeletal Disorders Attributable to the Combined Effect of Biomechanical and Psychosocial Risk Factors in a Working Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bodin</w:t>
+                <w:t xml:space="preserve">Susan Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Stock</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (8), pp.3858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph18083858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a neurotoxic classification for chemicals at work</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t>
+                <w:t xml:space="preserve">Venn Diagram for Three or More Categories in Occupational Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19338244.2020.1864256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), pp.e157-e158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/JOM.0000000000002129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131093v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: results from the French Pays de la Loire study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proposal for a neurotoxic classification for chemicals at work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraz Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.456. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (7), pp.393-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-08548-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19338244.2020.1864256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534333v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Characteristics of Multisite Musculoskeletal Symptoms among District Hospital Nurses in Haiphong, Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal, biomechanical, psychosocial, and organizational risk factors for carpal tunnel syndrome: a structural equation modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Ronan Garlantezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Luan Hoang</w:t>
+                <w:t xml:space="preserve">Bradley A Evanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Khue Pham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Dominique Dewitte</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2020/3254605⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161 (4), pp.749-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745927v1</w:t>
+                <w:t xml:space="preserve">hal-02441220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpal tunnel syndrome and exposure to work-related biomechanical stressors and chemicals: Findings from the Constances cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bradley Evanoff</w:t>
+                <w:t xml:space="preserve">Upper-extremity musculoskeletal disorders: how many cases can be prevented? Estimates from the COSALI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235051⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (6), pp.618-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881939v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02912855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-extremity musculoskeletal disorders: how many cases can be prevented? Estimates from the COSALI cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantification of Exposure to Risk Postures in Truck Assembly Operators: Neck, Back, Arms and Wrists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3911⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (17), pp.6062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17176062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02912855v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Exposure to Risk Postures in Truck Assembly Operators: Neck, Back, Arms and Wrists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shoulder pain among male industrial workers: Validation of a conceptual model in two independent French working populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Sagot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (17), pp.6062. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.103075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17176062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926872v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder pain among male industrial workers: Validation of a conceptual model in two independent French working populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Carpal tunnel syndrome and exposure to work-related biomechanical stressors and chemicals: Findings from the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Viel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Evanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103075⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0235051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478636v1</w:t>
+                <w:t xml:space="preserve">hal-02881939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal, biomechanical, psychosocial, and organizational risk factors for carpal tunnel syndrome: a structural equation modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Quality of life among district hospital nurses with multisite musculoskeletal symptoms in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Garlantezec</w:t>
+                <w:t xml:space="preserve">Duc Luan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley A Evanoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Thi Giang Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+                <w:t xml:space="preserve">Minh Khue Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Khai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (1), pp.e12161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1348-9585.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441220v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational co-exposure to biomechanical factors and neurotoxic chemicals in a representative sample of French employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Occupational Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 62 (1), pp.e12090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1348-9585.12090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life among district hospital nurses with multisite musculoskeletal symptoms in Vietnam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Minh Khue Pham</w:t>
+                <w:t xml:space="preserve">Carpal Tunnel Syndrome Among Male French Farmers and Agricultural Workers: Is It Only Associated With Physical Exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Khai Nguyen</w:t>
+                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Geoffroy-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1348-9585.12161⟩</w:t>
+              <w:t xml:space="preserve">Safety and Health at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shaw.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978682v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpal Tunnel Syndrome Among Male French Farmers and Agricultural Workers: Is It Only Associated With Physical Exposure?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Geoffroy-Perez</w:t>
+                <w:t xml:space="preserve">Prevalence and Characteristics of Multisite Musculoskeletal Symptoms among District Hospital Nurses in Haiphong, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Luan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Khue Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chazelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Jean Dominique Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Health at Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.33-40. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.shaw.2019.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2020/3254605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456161v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional incapacity related to rotator cuff syndrome in workers. Is it influenced by social characteristics and medical management?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: results from the French Pays de la Loire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hand Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jht.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-08548-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881594v1</w:t>
+                <w:t xml:space="preserve">hal-02534333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles musculo-squelettiques : comment les reconnaître en maladie professionnelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Functional incapacity related to rotator cuff syndrome in workers. Is it influenced by social characteristics and medical management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hand Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.322-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jht.2017.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451178v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact potentiel des scénarios de prévention des TMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Risk factors for episodic neck pain in workers a 5-year prospective study of a general working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis d'Escatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-017-1272-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01919726v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Exposures and Coexposures to Occupational Hazards Among Agricultural Workers A Systematic Review of Observational Studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Risk Factors for Shoulder Pain in a Cohort of French Workers: A Structural Equation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Health at Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.shaw.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187 (2), pp.206-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwx218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870286v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles musculo-squelettiques liés au travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multiple Exposures and Coexposures to Occupational Hazards Among Agricultural Workers A Systematic Review of Observational Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safety and Health at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shaw.2018.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615517v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for episodic neck pain in workers a 5-year prospective study of a general working population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Troubles musculo-squelettiques liés au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (1), pp.84-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881588v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Shoulder Pain in a Cohort of French Workers: A Structural Equation Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Theoretical impact of simulated workplace-based primary prevention of carpal tunnel syndrome in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Viel</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Evanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwx218⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-018-5328-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710998v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Multiple Data Sources for Surveillance of Work-Related Chronic Low-Back Pain and Disc-Related Sciatica in a French Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (5), pp.530-546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annweh/wxy023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une matrice emplois-expositions française (« MADE ») pour l’évaluation des contraintes biomécaniques [Development of &amp;quot;MADE&amp;quot;, a French Job exposure matrix for evaluation of biomechanical exposure]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Despreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan H. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (3), pp.333-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.183.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical impact of simulated workplace-based primary prevention of carpal tunnel syndrome in a French region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Troubles musculo-squelettiques : comment les reconnaître en maladie professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (10), pp.1132-1134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780223v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time trends in incidence and prevalence of carpal tunnel syndrome over eight years according to multiple data sources: Pays de la Loire study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'impact potentiel des scénarios de prévention des TMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449612v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01919726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms of work organization and associations with shoulder disorders: Results from a French working population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apergo.2016.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome du canal carpien : impact de la co-exposition à des agents neurotoxiques et à des contraintes biomécaniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Time trends in incidence and prevalence of carpal tunnel syndrome over eight years according to multiple data sources: Pays de la Loire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01768957v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of psychosocial factors at work in a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,1740 +5407,1731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence des symptômes musculo-squelettiques du membre supérieur chez les travailleurs de l'agriculture en France en 2010 : Résultat de la phase pilote de COSET-MSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syndrome du canal carpien : impact de la co-exposition à des agents neurotoxiques et à des contraintes biomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cercier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Geoffroy-Perez</w:t>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8, pp.134-41</w:t>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396741v1</w:t>
+                <w:t xml:space="preserve">anses-01768957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for carpal tunnel syndrome related to the work organization: a prospective surveillance study in a large working population.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain. Results from a prospective cohort study in French male employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2014.08.007⟩</w:t>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.559-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spinee.2013.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389316v1</w:t>
+                <w:t xml:space="preserve">hal-01392354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the Ergo-Kit(®) for the clinical practice of the occupational physician. A study of 149 patients recruited in a rehabilitation program</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prevalence of thoracic spine pain in a surveillance network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Bontoux</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.08.002⟩</w:t>
+              <w:t xml:space="preserve">Occupational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (65), pp.122-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqu151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389291v1</w:t>
+                <w:t xml:space="preserve">hal-01392353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ergonomic approach and musculoskeletal disorders in two different organizations in a truck assembly plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.34-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of thoracic spine pain in a surveillance network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interest of the Ergo-Kit(®) for the clinical practice of the occupational physician. A study of 149 patients recruited in a rehabilitation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ronzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (65), pp.122-5. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (5), pp.289-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqu151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392353v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain. Results from a prospective cohort study in French male employees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ha</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Marie Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spinee.2013.05.040⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (9), pp.e008156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-008156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392354v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incidence of Chronic and Other Knee Pain in Relation to Occupational Risk Factors in a Large Working Population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carton</w:t>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (9), pp.e008156. </w:t>
+              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (6), pp.797-811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-008156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annhyg/mev010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392365v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Chronic and Other Knee Pain in Relation to Occupational Risk Factors in a Large Working Population.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prévalence des symptômes musculo-squelettiques du membre supérieur chez les travailleurs de l'agriculture en France en 2010 : Résultat de la phase pilote de COSET-MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Geoffroy-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.134-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392356v1</w:t>
+                <w:t xml:space="preserve">hal-01396741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal, biomechanical, organizational and psychosocial risk factors for neck disorders in a working population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Risk factors for carpal tunnel syndrome related to the work organization: a prospective surveillance study in a large working population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2014.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1539/joh.13-0186-oa⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03390153v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and risk factors for thoracic spine pain in the working population: the French pays de la loire study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Organizational and psychosocial risk factors for carpal tunnel syndrome: a cross-sectional study of French workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.22323⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.147-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-013-0846-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390170v1</w:t>
+                <w:t xml:space="preserve">hal-03390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term persistence of knee pain and occupational exposure in two large prospective cohorts of workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2474-15-411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02072350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational and psychosocial risk factors for carpal tunnel syndrome: a cross-sectional study of French workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Incidence and risk factors for thoracic spine pain in the working population: the French pays de la loire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bodin</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.147-54. </w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.1695-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-013-0846-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acr.22323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390151v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0178 Quality of life of workers suffering from shoulder pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 Suppl 1 (Suppl 1), pp.A83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7163,2818 +7159,2952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-related risk factors for lateral epicondylitis and other cause of elbow pain in the working population.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Personal, biomechanical, organizational and psychosocial risk factors for neck disorders in a working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.134-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1539/joh.13-0186-oa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00806183v1</w:t>
+                <w:t xml:space="preserve">hal-03390153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir professionnel de salariés des Pays de la Loire souffrant de troubles musculo-squelettiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Work-related risk factors for incidence of lateral epicondylitis in a large working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (6), pp.578-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659474v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment and occupational outcomes of workers with musculoskeletal pain in a French region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surveillance des dorsalgies chez les salariés des Pays de la Loire, 2002-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24-25, pp.272-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390169v1</w:t>
+                <w:t xml:space="preserve">hal-03404339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des dorsalgies chez les salariés des Pays de la Loire, 2002-2005</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Devenir professionnel de salariés des Pays de la Loire souffrant de troubles musculo-squelettiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Imbernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 24-25, pp.272-5</w:t>
+              <w:t xml:space="preserve">, 2013, 10, pp.95-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404339v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-related risk factors for incidence of lateral epicondylitis in a large working population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Employment and occupational outcomes of workers with musculoskeletal pain in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Imbernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3380⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.143-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2012-100685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391063v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of risk factors for shoulder pain and rotator cuff syndrome in the working population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Work-related risk factors for lateral epicondylitis and other cause of elbow pain in the working population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 55 (7), pp.605-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajim.22002⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 56 (4), pp.400-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03388210v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00806183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for incidence of rotator cuff syndrome in a large working population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heavy manual work, exposure to vibration and Dupuytren's disease? Results of a surveillance program for musculoskeletal disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38 (5), pp.436 - 46. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (4), pp.296-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2011-100319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388221v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00720690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et tentatives de suicide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working in temporary employment and exposure to musculoskeletal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane François</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carole Poisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.03.001⟩</w:t>
+              <w:t xml:space="preserve">Occupational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (7), pp.514 - 518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqs004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389588v1</w:t>
+                <w:t xml:space="preserve">hal-03389875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for Raynaud's phenomenon in the workforce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Risk factors for incidence of rotator cuff syndrome in a large working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bodere</w:t>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.21615⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (5), pp.436 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390065v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy manual work, exposure to vibration and Dupuytren's disease? Results of a surveillance program for musculoskeletal disorders.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Travail et tentatives de suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Guiho-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Garré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2011-100319⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.112 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00720690v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working in temporary employment and exposure to musculoskeletal constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Risk factors for Raynaud's phenomenon in the workforce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bodere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqs004⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (6), pp.898 - 904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.21615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389875v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Individual and Work-related Factors on Incidence of Shoulder Pain in a Large Working Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Occupational Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (4), pp.278 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1539/joh.11-0262-OA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for de Quervain's disease in a French working population.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Comparison of risk factors for shoulder pain and rotator cuff syndrome in the working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Meyer</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3160⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (7), pp.605-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00679751v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of personal and work-related factors on the incidence of shoulder pain in a French working population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Serazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68 (Suppl_1), pp.A116-A116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2011-100382.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire des caractéristiques professionnelles d'un échantillon de suicidants hospitalisés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bertin</w:t>
+                <w:t xml:space="preserve">Risk factors for de Quervain's disease in a French working population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit Le Manac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (5), pp.394-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389584v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00679751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal, biomechanical, and psychosocial risk factors for rotator cuff syndrome in a working population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Étude exploratoire des caractéristiques professionnelles d'un échantillon de suicidants hospitalisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Garré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Guiho-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.101-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390070v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la lombalgie chez les hommes salariés des Pays de la Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Personal, biomechanical, and psychosocial risk factors for rotator cuff syndrome in a working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (3), pp.157-168. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (6), pp.502 - 511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pos.423.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389898v1</w:t>
+                <w:t xml:space="preserve">hal-03390070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des principaux TMS et de l’exposition au risque dans les entreprises des Pays de la Loire : résultats chez les ouvriers intérimaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Facteurs associés à la lombalgie chez les hommes salariés des Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Chotard</w:t>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (3), pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pos.423.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390043v1</w:t>
+                <w:t xml:space="preserve">hal-03389898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosali : premiers résultats du suivi des salariés atteints d’un syndrome de la coiffe des rotateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surveillance des principaux TMS et de l’exposition au risque dans les entreprises des Pays de la Loire : résultats chez les ouvriers intérimaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Touranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Chiron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bidron</w:t>
+                <w:t xml:space="preserve">Anne Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5-6, pp.43-44</w:t>
+              <w:t xml:space="preserve">, 2010, 5-6, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390077v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating beauty care provided by the hospital to women suffering from breast cancer: qualitative aspects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosali : premiers résultats du suivi des salariés atteints d’un syndrome de la coiffe des rotateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Amiel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Zenasni</w:t>
+                <w:t xml:space="preserve">Patrick Bidron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5-6, pp.43-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850481v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluating beauty care provided by the hospital to women suffering from breast cancer: qualitative aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (7), pp.839-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-009-0620-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A small-area index of socioeconomic deprivation to capture health inequalities in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 67 (12), pp.2007-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.socscimed.2008.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9984,1020 +10114,1020 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to biomechanical risk factors for occupational wear and tear in women and men in the CONSTANCES cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exposition aux principaux facteurs de risque biomécaniques d'usure professionnelle chez les femmes et les hommes dans la cohorte française CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanifa Bouziri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eve Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2025: 12th International Scientific Conference on the Prevention of Work-related Musculoskeletal Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque de l'équipe Santé-Genre-Egalité (SAGE) au 92e congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3205/25premus083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05423054v1</w:t>
+                <w:t xml:space="preserve">hal-05133505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux principaux facteurs de risque biomécaniques d'usure professionnelle chez les femmes et les hommes dans la cohorte française CONSTANCES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Towards an initial characterization of the occupational wear and tear syndrome in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'équipe Santé-Genre-Egalité (SAGE) au 92e congrès de l'Acfas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PREMUS 2025: 12th International Scientific Conference on the Prevention of Work-related Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3205/25premus126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133505v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an initial characterization of the occupational wear and tear syndrome in the CONSTANCES cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exposure to biomechanical risk factors for occupational wear and tear in women and men in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2025: 12th International Scientific Conference on the Prevention of Work-related Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3205/25premus126⟩</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3205/25premus083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423097v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du télétravail sur la santé - Revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de l'Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aderest, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants organisationnels, psychosociaux et biomécaniques des troubles musculosquelettiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès francophone Troubles musculo-squelettiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. pp.101717, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2023.101717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for rotator cuff syndrome among French workers: prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Evanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Congress on Occupational Health 2022 (ICOH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Melbourne, Australia. pp.S149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.1218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact de la co-exposition aux agents chimiques neurotoxiques et aux facteurs de risque physiques de troubles musculo-squelettiques sur la survenue de syndrome du canal carpien chez les travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposome et santé publique - De la recherche à l’expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inserm - Anses, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a conceptual model for shoulder pain risk factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: Results from the French Pays de la Loire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Descatha</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Viel</w:t>
+                <w:t xml:space="preserve">A Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921328v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal, biomechanical, psychosocial and organizational risk factors for carpal tunnel syndrome: a Structural Equation Modelling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Evanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bologne, Italy</w:t>
@@ -11012,4710 +11142,4710 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: Results from the French Pays de la Loire study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validation of a conceptual model for shoulder pain risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Aublet-Cuvelier</w:t>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921293v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un modèle conceptuel de facteurs de risque de douleurs de l'épaule dans trois populations salariées françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Facteurs professionnels associés à la dépression : une étude de la population au travail brésilienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nágila Soares Xavier Oenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Viel</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Klarmann Ziegelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Niegia Garcia de Goulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème colloque de l’Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Angers, France. pp.563-564, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2018, Angers, France. pp.561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.05.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02928509v1</w:t>
+                <w:t xml:space="preserve">hal-02928537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs professionnels associés à la dépression : une étude de la population au travail brésilienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validation d’un modèle conceptuel de facteurs de risque de douleurs de l'épaule dans trois populations salariées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bárbara Niegia Garcia de Goulart</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème colloque de l’Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Angers, France. pp.561, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2018, Angers, France. pp.563-564, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.05.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02928537v1</w:t>
+                <w:t xml:space="preserve">hal-02928509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a conceptual model for shoulder pain risk factors in three independent French working populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International congress of occupational health (ICOH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des cervicalgies en milieu professionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Example of using JEM: Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Marie Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders-PREMUS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toronto, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928904v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Example of using job-exposure matrix : carpal tunnel syndrome and computer exposure at word in two large complementary cohorts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Interest of a multi-level epidemiological surveillance system of word-related low-back pain to target industry sectors requiring in priority prevention programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">25th International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921422v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of a multi-level epidemiological surveillance system of word-related low-back pain to target industry sectors requiring in priority prevention programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Example of using job-exposure matrix : carpal tunnel syndrome and computer exposure at word in two large complementary cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chazelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A-M Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">PREMUS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921403v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Example of using JEM: Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incidence des cervicalgies en milieu professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders-PREMUS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569646v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between psychosocial and biomechanical factors and shoulder pain: a Structural Equation Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome du canal carpien et travail sur ordinateur dans deux grandes cohortes complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Marie Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.442, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of multiple data sources for surveillance of word-related chronic low-back pain in a french region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un score d’évaluation du risque de symptômes musculo-squelettiques basé sur des facteurs professionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incidence des cervicalgies en milieu professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque de l’Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail (Aderest)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28ème congrès français de rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393844v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des cervicalgies en milieu professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d’un score d’évaluation du risque de symptômes musculo-squelettiques basé sur des facteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Petit</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès français de rhumatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème colloque de l’Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail (Aderest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.393-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2015.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928913v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organization characteristics and MSD: the French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOH Congress / 31th International congress of occupational health (ICOH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns de caractéristiques d'organisation du travail chez les salariés des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.300-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge de la souffrance psychique au travail : enquête auprès de 314 maîtres de stage universitaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incidence des douleurs aux genoux et les facteurs professionnels associés dans une population d’actifs représentative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Médecine Générale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929002v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with work-related stress : the point of view of the general practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès WONCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoracic spinal pain prevalence in the musculoskeletal disorders surveillance network of the French Pays de la Loire region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des douleurs aux genoux et les facteurs professionnels associés dans une population d’actifs représentative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Incidence of knee pain and its work-related risk factors in a large working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">24nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921865v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of knee pain and its work-related risk factors in a large working population</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prise en charge de la souffrance psychique au travail : enquête auprès de 314 maîtres de stage universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Ha</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Congrès de Médecine Générale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922007v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural course of rotator cuff syndrome in a French working population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Natural history of lateral epicondylitis among French Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Goldberg</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922281v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of lateral epicondylitis among French Workers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is job rotation a risk factor for carpal tunnel syndrome or not ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Leclerc</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vezina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922283v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is job rotation a risk factor for carpal tunnel syndrome or not ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Natural course of rotator cuff syndrome in a French working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Vezina</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922277v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working in temporary employment exposes to higher levels of muskuloskeletal constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Facteurs de risque personnels, biomécaniques, organisationnels et psychosociaux de cervicalgies dans la population des salariés des Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International congress of occupational health (ICOH 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cancùn, Mexico</w:t>
+              <w:t xml:space="preserve">32ème congrès national de médecine et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922774v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque personnels, biomécaniques, organisationnels et psychosociaux de cervicalgies dans la population des salariés des Pays de la Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Working in temporary employment exposes to higher levels of muskuloskeletal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès national de médecine et santé au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">30th International congress of occupational health (ICOH 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cancùn, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929269v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal and work-related risk factors for incident rotator cuff syndrome in a French working population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petit Le Manac'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International congress of occupational health (ICOH 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cancùn, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs de risque professionnels d'épicondylite latérale et d'autres types de douleurs de coude dans une population de salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de l’Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.715-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2012.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contraintes biomécaniques restent des facteurs de risque majeurs de lombalgie. Etude prospective chez des salariés Français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal, biomechanical and psychosocial risk factors for neck disorders in the working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-conférence FAYR-GP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929315v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal, biomechanical and psychosocial risk factors for neck disorders in the working population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heavy manual work, vibration exposure and Dupuytren's disease? Results from a surveillance program of musculoskeletal disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Oxford, United Kingdom. pp.A63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2011-100382.204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922825v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy manual work, vibration exposure and Dupuytren's disease? Results from a surveillance program of musculoskeletal disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Facteurs associés au syndrome de la coiffe des rotateurs et aux douleurs à l’épaule chez les salariés des Pays de la Loire (2002-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Lebreton</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème colloque de l’Aderest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pont-à-Mousson, France. pp.85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391100v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for Raynaud's phenomenon in the workforce: the French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bodere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Oxford, United Kingdom. pp.A74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2011-100382.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés au syndrome de la coiffe des rotateurs et aux douleurs à l’épaule chez les salariés des Pays de la Loire (2002-2004)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heavy manual work, vibration exposure and Dupuytren’s disease ? Results from a surveillance program of musculoskeletal disorders.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque de l’Aderest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Pont-à-Mousson, France. pp.85</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937566v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy manual work, vibration exposure and Dupuytren’s disease ? Results from a surveillance program of musculoskeletal disorders.]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les contraintes biomécaniques restent des facteurs de risque majeurs de lombalgie. Etude prospective chez des salariés Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Lebreton</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Pré-conférence FAYR-GP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922816v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des lombalgies et de leurs facteurs de risque professionnels dans les entreprises des Pays de la Loire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Occupational outcome in 2007-2008 of workers suffering from musculoskeletal disorders in the French Pays de la Loire region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ellen Imbernon</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Touranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès international d’épidémiologie Adelf-Epiter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">PREMUS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923532v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational outcome in 2007-2008 of workers suffering from musculoskeletal disorders in the French Pays de la Loire region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surveillance des lombalgies et de leurs facteurs de risque professionnels dans les entreprises des Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Touranchet</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès international d’épidémiologie Adelf-Epiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923415v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques médicales et socioprofessionnelles d'un échantillon de suicidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M P Guiho-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes journées du Groupement d’Etudes et de Prévention du Suicide "Prévention du suicide : Pertinences des organisations et des pratiques de soin"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques médicales et socio-professionnelles d’un échantillon de suicidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Guiho-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes journées du Groupement d’Etudes et de Prévention du Suicide "Prévention du suicide : Pertinences des organisations et des pratiques de soin"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15725,3319 +15855,3319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du télétravail sur la santé des travailleurs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">P-120 ASSOCIATIONS BETWEEN CO-EXPOSURE TO PHYSICAL CONSTRAINTS AND NEUROTOXIC CHEMICALS AND CARPAL TUNNEL SYNDROME: RESULTS FROM THE CONSTANCES COHORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Cros</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rapicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102564⟩</w:t>
+              <w:t xml:space="preserve">34th ICOH International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Marrakesh, Morocco. Occupational Medicine, 74 (Supplement_1), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689052v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-114 IDENTIFICATION OF QUESTIONS CHARACTERIZING WORKERS’ SOCIO-TECHNICAL AND ORGANIZATIONAL LEEWAYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cuny Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Cuny Guerrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Vézina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ICOH International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marrakesh, Morocco. Occupational Medicine, 74 (Supplement_1), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-120 ASSOCIATIONS BETWEEN CO-EXPOSURE TO PHYSICAL CONSTRAINTS AND NEUROTOXIC CHEMICALS AND CARPAL TUNNEL SYNDROME: RESULTS FROM THE CONSTANCES COHORT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence du télétravail sur la santé des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Niaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ICOH International Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0627⟩</w:t>
+              <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 85 (2-3), pp.102564, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646735v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-100 Occupational exposure and co-exposure to physical constraints and neurotoxic chemicals in French workers: results from the SUMER study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ICOH International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marrakesh, Morocco. Occupational Medicine, 74 (Supplement_1), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th9-P254 - Étude des relations complexes entre conditions de télétravail et survenue de lombalgie tenant compte de la symptomatologie dépressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasboug, France. 85 (2-3), pp.102613, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles musculo-squelettiques du membre supérieur : combien de cas peuvent être évités ? Estimations à partir de la cohorte Cosali pour la région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème colloque de l’ADEREST Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toulouse, France. 81 (1), pp.83, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2019.12.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical impact of workplace-based primary prevention of carpal tunnel syndrome in a French region: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Evanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International congress of occupational health (ICOH 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome du canal carpien dans le secteur agricole : est-ce uniquement lié à l’exposition biomécanique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Evanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès National de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France. 79 (3), pp.361, 2018, Archives des Maladies Professionnelles et de l'Environnement. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Score d’évaluation du risque de symptômes musculo-squelettiques chroniques basé sur des facteurs d’exposition professionnelle aux déterminants biomécaniques, psychosociaux et organisationnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Associations between self-reported carpal tunnel syndrome (CTS) and co-exposure to physical constraints and neurotoxic chemicals in male agricultural workers in France in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02928905v1</w:t>
+                <w:t xml:space="preserve">hal-02921421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between self-reported carpal tunnel syndrome (CTS) and co-exposure to physical constraints and neurotoxic chemicals in male agricultural workers in France in 2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Score d’évaluation du risque de symptômes musculo-squelettiques chroniques basé sur des facteurs d’exposition professionnelle aux déterminants biomécaniques, psychosociaux et organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. 77 (3), pp.569-570, 2016, Archives des Maladies Professionnelles et de l'Environnement. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921421v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word-related risk factors for incidence of neck pain in a large working population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs professionnels associés aux douleurs de l’épaule dans un échantillon de salariés ligériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a multi-level epidemiological surveillance system of work-related lowback pain to target industry sectors requiring in priority prevention programs -The French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. 73 (Suppl 1), pp.A145, 2016, Occupational and Environmental Medicine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes d’organisation du travail et associations avec les douleurs de l’épaule et le syndrome de la coiffe des rotateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prevalence of upper-limb musculoskeletal symptoms in French agricultural workers in 2010: results of the pilot phase of COSET-MSA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Geoffroy-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque de l'ADEREST</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31th International congress of occupational health (ICOH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Séoul, South Korea. 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301201v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of upper-limb musculoskeletal symptoms in French agricultural workers in 2010: results of the pilot phase of COSET-MSA study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Formes d’organisation du travail et associations avec les douleurs de l’épaule et le syndrome de la coiffe des rotateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Geoffroy-Perez</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International congress of occupational health (ICOH 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème colloque de l'ADEREST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lyon, France. 76 (4), pp.404, 2015, Archives des maladies professionnelles et de l'environnement. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2015.04.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615622v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work Organizational Risk Factors for Carpal Tunnel Syndrome: the French Pays de la Loire Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International congress of occupational health (ICOH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life of workers suffering from shoulder pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des épicondylites latérales et facteurs de risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de l’Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. 74 (6), pp.674-5, 2013, Archives des maladies professionnelles et de l'environnement. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2013.09.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors of acute and subacute low back pain in a cohort of French Loire Valley region’s workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of using multiple imputations. Assessment of work-related risk factors for the incidence of lateral epicondylitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is working with colleagues in flexible employment a risk factor for carpal tunnel syndrome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International congress of occupational health (ICOH 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cancùn, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain : results from a prospective cohort study in French male employees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of personal and work-related factors on the incidence of shoulder pain in a French working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Richard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922833v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for Raynaud’s phenomenon in the workforce : the French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of personal and work-related factors on the incidence of shoulder pain in a French working population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain : results from a prospective cohort study in French male employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922801v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for rotator cuff syndrome and shoulder pain in the working population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à la présence de troubles musculo-squelettiques chez les salariés des Pays de la Loire en 2002-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès pluri-thématique 2009 de la Société française de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19047,1128 +19177,1128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de création d’un indicateur épidémiologique des marges de manœuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cuny-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vézina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, pp.155-169, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé au travail : une approche globale et intégrée de la prévention et de promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et construire le bonheur : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin Editions, 2021, 978-2-84934-541-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité professionnelle, obésité et douleurs musculo-squelettiques : épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Despréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologies professionnelles et surpoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Médical, pp.47-54, 2015, Pathologies professionnelles et médecine de réadaptation, 979-1-03030-001-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité et troubles musculo-squelettiques - aspects biomécaniques et métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Despréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologies professionnelles et surpoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Médical, pp.55-60, 2015, Pathologies professionnelles et médecine de réadaptation, 979-1-03030-001-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Is The Feelings of Operators about Physical And Psychosocial Ergonomic Risks? A Case Study in SCANIA Production Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Croq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renliu Jang, Tareq Ahram. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Physical Ergonomics and Human Factors Part II, AHFE Conference, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AHFE International, pp.176, 2014, 978-1-4951-2105-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs de risque organisationnels et psychosociaux de syndrome du canal carpien dans la population salariée des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Main &amp; pathologies professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauramps Médical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.42-48, 2013, Pathologies professionnelles et médecine de réadaptation, 9782840238713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsalgies : un problème en médecine du travail : apports du réseau de surveillance épidémiologique des troubles musculo-squelettiques dans les Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rachis thoracique : ce méconnu !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps médical, 2012, 978-2840237600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervicalgies : résultats de la surveillance épidémiologique des TMS dans les entreprises des Pays de la Loire - Facteurs de risque de cervicalgies dans la population salariée des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jouannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cervicoscapulalgies professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2010, Pathologie locomotrice, 9782294711145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptômes musculo-squelettiques de la région du pied ; résultats de la surveillance épidémiologiques dans les entreprises des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pied, chaussage et pathologies rofessionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, pp.29 - 36, 2009, Pathologie locomotrice et médecine orthopédique, 9782294707483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20178,480 +20308,480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des relations complexes entre conditions de télétravail et survenue de lombalgie tenant compte de la symptomatologie dépressive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Ménard</w:t>
+                <w:t xml:space="preserve">TELETRAVAIL : EFFETS SUR LA SANTE ET LES CONDITIONS DE TRAVAIL - Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bodin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Santé publique France. 2023, pp.14</w:t>
+              <w:t xml:space="preserve">Anses. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279109v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TELETRAVAIL : EFFETS SUR LA SANTE ET LES CONDITIONS DE TRAVAIL - Revue de la littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude des relations complexes entre conditions de télétravail et survenue de lombalgie tenant compte de la symptomatologie dépressive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anses. 2023</w:t>
+              <w:t xml:space="preserve">Santé publique France. 2023, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701456v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telework : effects on health and working conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bodin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inserm. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la lombalgie en lien avec le travail : comparaison de quatre sources de données et perspectives pour la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chérié-Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Santé publique France. 2019, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20661,114 +20791,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants professionnels des troubles musculo-squelettiques de l'épaule : intérêt de la prise en compte des facteurs organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université d'Angers, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017ANGE0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02613226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId433"/>
+      <w:footerReference w:type="default" r:id="rId435"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20836,51 +20966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CCB2D6C"/>
+    <w:nsid w:val="96B15000"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21067,51 +21197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bodin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8994-4870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220471436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000003546" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092760v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102886" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaf007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Morvan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Major" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;nezet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329324" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23749/mdl.v115i3.16072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.08.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Babin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxae019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j7m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04204658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20064973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Evanoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01853-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203409" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002129" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18083858" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2020.1864256" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02745927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luan Hoang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khue Pham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Dewitte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3254605" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02881939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02926872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02478636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103075" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Evanoff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001766" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12090" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Hoang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khai Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12161" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chazelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2019.12.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jht.2017.10.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451178v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01919726v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delarue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1272-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx218" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. Andersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0333" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780223v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5328-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449612v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gautier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3594" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389315v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.07.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv147" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389316v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rigouin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.08.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCTKDP2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ronzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.08.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTB61QX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392364v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2015.09.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFH6RNP9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392353v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqu151" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Mediouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Marie Dale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Herquelot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008156" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mev010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.13-0186-oa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390170v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22323" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02072350v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-15-411" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390151v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-013-0846-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.258" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00806183v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Herquelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22140" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659474v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Imbernon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100685" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C54481692384EEF08CD12841563D6BDF2CDE35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391063v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3380" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WR45ZTJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3285" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guiho-Bailly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Garr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.001" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390065v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bodere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.21615" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goubault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebreton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100319" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389875v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poisnel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.11-0262-OA" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679751v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit Le Manac'H" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3160" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04283780v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serazin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.385" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389584v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bertin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3179" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pos.423.0157" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Touranchet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chiron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bidron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-009-0620-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423054v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus083" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05133505v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus126" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05521021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03896113v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101717" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03562902v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1218" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03551458v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Evanoff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928509v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.010" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928537v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Soares Xavier Oenning" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Klarmann Ziegelmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Niegia Garcia de Goulart" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921378v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928904v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.391" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mediouni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Dale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921403v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569646v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921415v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928899v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.139" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921411v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393844v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leblanc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928913v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302745v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307785v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929002v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921953v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921995v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921865v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922007v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ha" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922283v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922277v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vezina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922774v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poisnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929269v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922767v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit Le Manac'H" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;razin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929311v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.027" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929315v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parot-Schinkel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391100v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.204" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391106v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.240" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937566v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922816v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebreton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923532v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923415v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tassy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937605v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Francois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Guiho-Bailly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Francois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391109v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689052v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102564" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny Guerrier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0621" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646735v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0627" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646736v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0607" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923583v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102613" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02477994v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.327" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928905v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Leblanc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.504" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921421v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pascal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921417v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delarue" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483254v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301201v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.036" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921522v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921972v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929087v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.09.035" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922381v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922396v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922780v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigouin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922833v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922849v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922801v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923423v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chastang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937669v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777607v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03777857v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615603v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despr&#233;aux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615609v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390148v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Croq" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391136v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unitheque.com/Livre/sauramps_medical/Pathologies_professionnelles_et_medecine_de_readaptation/Main_et_pathologies_professionnelles-63014.html?&amp;amp;rubrique=ABAIk" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390161v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouannin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390060v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04279109v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701456v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737822v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344786v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#233;ri&#233;-Challine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02613226v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0086" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bodin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8994-4870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220471436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2026.103168" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Major" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;nezet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaf007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000003546" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329324" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23749/mdl.v115i3.16072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.08.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j7m" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Babin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxae019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20064973" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04204658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101841" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Evanoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01853-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203409" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18083858" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2020.1864256" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Evanoff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001766" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02926872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176062" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02478636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02881939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luan Hoang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Hoang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khue Pham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khai Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chazelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2019.12.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02745927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Dewitte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3254605" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jht.2017.10.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delarue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1272-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx218" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5328-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. Andersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01919726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.07.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3594" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv147" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqu151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2015.09.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFH6RNP9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ronzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTB61QX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Mediouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Marie Dale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Herquelot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008156" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mev010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rigouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.08.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCTKDP2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390151v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-013-0846-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02072350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-15-411" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22323" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.258" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.13-0186-oa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3380" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Imbernon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100685" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C54481692384EEF08CD12841563D6BDF2CDE35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00806183v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Herquelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22140" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goubault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebreton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100319" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poisnel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3285" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guiho-Bailly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Garr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bodere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.21615" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.11-0262-OA" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388210v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WR45ZTJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04283780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.385" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit Le Manac'H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3160" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bertin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3179" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389898v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pos.423.0157" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390043v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Touranchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chiron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bidron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-009-0620-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05133505v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus126" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus083" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05521021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03896113v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101717" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03562902v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1218" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03551458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Evanoff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921328v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Soares Xavier Oenning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Klarmann Ziegelmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Niegia Garcia de Goulart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928509v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921378v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921403v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921422v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mediouni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Dale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.391" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921415v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928899v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.139" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928913v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393844v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307785v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921865v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921995v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922007v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ha" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929002v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922283v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922277v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vezina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldberg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929269v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922774v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poisnel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922767v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit Le Manac'H" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;razin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.027" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922825v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parot-Schinkel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391100v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.204" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937566v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391106v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.240" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922816v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebreton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929315v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923415v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tassy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923532v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937605v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Francois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Guiho-Bailly" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Francois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646735v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0627" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646728v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny Guerrier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0621" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689052v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102564" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646736v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0607" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923583v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102613" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921400v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02477994v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.327" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pascal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928905v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Leblanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.504" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921417v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delarue" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921410v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483254v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301201v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.036" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921522v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921972v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929087v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.09.035" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922381v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922396v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922780v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigouin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922801v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922833v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923423v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chastang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937669v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777607v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03777857v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615603v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despr&#233;aux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615609v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390148v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Croq" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unitheque.com/Livre/sauramps_medical/Pathologies_professionnelles_et_medecine_de_readaptation/Main_et_pathologies_professionnelles-63014.html?&amp;amp;rubrique=ABAIk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390161v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390048v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouannin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701456v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04279109v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737822v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344786v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#233;ri&#233;-Challine" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02613226v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0086" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>