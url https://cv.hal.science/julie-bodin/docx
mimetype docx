--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1237,274 +1237,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les marges de manœuvre offertes aux aides-soignantes en vue de prévenir les troubles musculosquelettiques dans les établissements pour personnes âgées dépendantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of occupational co-exposure to biomechanical factors and neurotoxic chemicals in French workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Poncet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Bodin</w:t>
+                <w:t xml:space="preserve">Jessica Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12j7m⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (5), pp.486-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxae019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778785v1</w:t>
+                <w:t xml:space="preserve">hal-04517761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of occupational co-exposure to biomechanical factors and neurotoxic chemicals in French workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractériser les marges de manœuvre offertes aux aides-soignantes en vue de prévenir les troubles musculosquelettiques dans les établissements pour personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (5), pp.486-494. </w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxae019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12j7m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517761v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleworking and Musculoskeletal Disorders: A Systematic Review</w:t>
               </w:r>
@@ -2382,51 +2382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2471,1346 +2471,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal, biomechanical, psychosocial, and organizational risk factors for carpal tunnel syndrome: a structural equation modeling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+                <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: results from the French Pays de la Loire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001766⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-08548-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441220v1</w:t>
+                <w:t xml:space="preserve">hal-02534333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-extremity musculoskeletal disorders: how many cases can be prevented? Estimates from the COSALI cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
+                <w:t xml:space="preserve">Prevalence and Characteristics of Multisite Musculoskeletal Symptoms among District Hospital Nurses in Haiphong, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Luan Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Khue Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Susan Stock</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dominique Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3911⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/3254605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02912855v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Exposure to Risk Postures in Truck Assembly Operators: Neck, Back, Arms and Wrists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Zare</w:t>
+                <w:t xml:space="preserve">Upper-extremity musculoskeletal disorders: how many cases can be prevented? Estimates from the COSALI cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (17), pp.6062. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (6), pp.618-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17176062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926872v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02912855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder pain among male industrial workers: Validation of a conceptual model in two independent French working populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of Exposure to Risk Postures in Truck Assembly Operators: Neck, Back, Arms and Wrists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103075⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (17), pp.6062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17176062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478636v1</w:t>
+                <w:t xml:space="preserve">hal-02926872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpal tunnel syndrome and exposure to work-related biomechanical stressors and chemicals: Findings from the Constances cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Shoulder pain among male industrial workers: Validation of a conceptual model in two independent French working populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bradley Evanoff</w:t>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0235051. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.103075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881939v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life among district hospital nurses with multisite musculoskeletal symptoms in Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal, biomechanical, psychosocial, and organizational risk factors for carpal tunnel syndrome: a structural equation modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Ronan Garlantezec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Luan Hoang</w:t>
+                <w:t xml:space="preserve">Bradley A Evanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Giang Hoang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">van Khai Nguyen</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1348-9585.12161⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161 (4), pp.749-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978682v1</w:t>
+                <w:t xml:space="preserve">hal-02441220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational co-exposure to biomechanical factors and neurotoxic chemicals in a representative sample of French employees</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carpal tunnel syndrome and exposure to work-related biomechanical stressors and chemicals: Findings from the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Evanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1348-9585.12090⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0235051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391711v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpal Tunnel Syndrome Among Male French Farmers and Agricultural Workers: Is It Only Associated With Physical Exposure?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational co-exposure to biomechanical factors and neurotoxic chemicals in a representative sample of French employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Health at Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.shaw.2019.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (1), pp.e12090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1348-9585.12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456161v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Characteristics of Multisite Musculoskeletal Symptoms among District Hospital Nurses in Haiphong, Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Quality of life among district hospital nurses with multisite musculoskeletal symptoms in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Luan Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Giang Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Khue Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Dominique Dewitte</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Khai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2020/3254605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (1), pp.e12161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1348-9585.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745927v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: results from the French Pays de la Loire study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
+                <w:t xml:space="preserve">Carpal Tunnel Syndrome Among Male French Farmers and Agricultural Workers: Is It Only Associated With Physical Exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Geoffroy-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.456. </w:t>
+              <w:t xml:space="preserve">Safety and Health at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.33-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-08548-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.shaw.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534333v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional incapacity related to rotator cuff syndrome in workers. Is it influenced by social characteristics and medical management?</w:t>
               </w:r>
@@ -3920,1112 +3920,1112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for episodic neck pain in workers a 5-year prospective study of a general working population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles musculo-squelettiques : comment les reconnaître en maladie professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (10), pp.1132-1134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881588v1</w:t>
+                <w:t xml:space="preserve">hal-02451178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors for Shoulder Pain in a Cohort of French Workers: A Structural Equation Model</w:t>
+                <w:t xml:space="preserve">L'impact potentiel des scénarios de prévention des TMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La santé au travail, 11, pp.44-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710998v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01919726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Exposures and Coexposures to Occupational Hazards Among Agricultural Workers A Systematic Review of Observational Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+                <w:t xml:space="preserve">Risk factors for episodic neck pain in workers a 5-year prospective study of a general working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis d'Escatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Health at Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.shaw.2018.04.002⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-017-1272-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870286v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles musculo-squelettiques liés au travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Factors for Shoulder Pain in a Cohort of French Workers: A Structural Equation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187 (2), pp.206-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwx218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615517v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical impact of simulated workplace-based primary prevention of carpal tunnel syndrome in a French region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Multiple Exposures and Coexposures to Occupational Hazards Among Agricultural Workers A Systematic Review of Observational Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bradley Evanoff</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-018-5328-6⟩</w:t>
+              <w:t xml:space="preserve">Safety and Health at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.shaw.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780223v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multiple Data Sources for Surveillance of Work-Related Chronic Low-Back Pain and Disc-Related Sciatica in a French Region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Troubles musculo-squelettiques liés au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (1), pp.84-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795805v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une matrice emplois-expositions française (« MADE ») pour l’évaluation des contraintes biomécaniques [Development of &amp;quot;MADE&amp;quot;, a French Job exposure matrix for evaluation of biomechanical exposure]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Multiple Data Sources for Surveillance of Work-Related Chronic Low-Back Pain and Disc-Related Sciatica in a French Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.183.0333⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (5), pp.530-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxy023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888613v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles musculo-squelettiques : comment les reconnaître en maladie professionnelle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Développement d’une matrice emplois-expositions française (« MADE ») pour l’évaluation des contraintes biomécaniques [Development of &amp;quot;MADE&amp;quot;, a French Job exposure matrix for evaluation of biomechanical exposure]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Despreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan H. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.183.0333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451178v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact potentiel des scénarios de prévention des TMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical impact of simulated workplace-based primary prevention of carpal tunnel syndrome in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Evanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-018-5328-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01919726v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms of work organization and associations with shoulder disorders: Results from a French working population</w:t>
               </w:r>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5158,51 +5158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time trends in incidence and prevalence of carpal tunnel syndrome over eight years according to multiple data sources: Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,1545 +5273,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of psychosocial factors at work in a French region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syndrome du canal carpien : impact de la co-exposition à des agents neurotoxiques et à des contraintes biomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bègue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huez</w:t>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392337v1</w:t>
+                <w:t xml:space="preserve">anses-01768957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome du canal carpien : impact de la co-exposition à des agents neurotoxiques et à des contraintes biomécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of psychosocial factors at work in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (2), pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqv147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01768957v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain. Results from a prospective cohort study in French male employees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+                <w:t xml:space="preserve">Prévalence des symptômes musculo-squelettiques du membre supérieur chez les travailleurs de l'agriculture en France en 2010 : Résultat de la phase pilote de COSET-MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ha</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Geoffroy-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.134-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392354v1</w:t>
+                <w:t xml:space="preserve">hal-01396741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of thoracic spine pain in a surveillance network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Risk factors for carpal tunnel syndrome related to the work organization: a prospective surveillance study in a large working population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2014.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqu151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392353v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ergonomic approach and musculoskeletal disorders in two different organizations in a truck assembly plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Zare</w:t>
+                <w:t xml:space="preserve">Prevalence of thoracic spine pain in a surveillance network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Occupational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (65), pp.122-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqu151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392364v1</w:t>
+                <w:t xml:space="preserve">hal-01392353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the Ergo-Kit(®) for the clinical practice of the occupational physician. A study of 149 patients recruited in a rehabilitation program</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Ronzi</w:t>
+                <w:t xml:space="preserve">Evaluation of ergonomic approach and musculoskeletal disorders in two different organizations in a truck assembly plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.08.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389291v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakia Mediouni</w:t>
+                <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain. Results from a prospective cohort study in French male employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carton</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-008156⟩</w:t>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.559-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spinee.2013.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392365v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Chronic and Other Knee Pain in Relation to Occupational Risk Factors in a Large Working Population.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+                <w:t xml:space="preserve">Interest of the Ergo-Kit(®) for the clinical practice of the occupational physician. A study of 149 patients recruited in a rehabilitation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Ronzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annhyg/mev010⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (5), pp.289-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392356v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence des symptômes musculo-squelettiques du membre supérieur chez les travailleurs de l'agriculture en France en 2010 : Résultat de la phase pilote de COSET-MSA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Mediouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Geoffroy-Perez</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Marie Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (9), pp.e008156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-008156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396741v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for carpal tunnel syndrome related to the work organization: a prospective surveillance study in a large working population.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of Chronic and Other Knee Pain in Relation to Occupational Risk Factors in a Large Working Population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2014.08.007⟩</w:t>
+              <w:t xml:space="preserve">Annals of Occupational Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (6), pp.797-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annhyg/mev010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389316v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational and psychosocial risk factors for carpal tunnel syndrome: a cross-sectional study of French workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rigouin</w:t>
+                <w:t xml:space="preserve">Personal, biomechanical, organizational and psychosocial risk factors for neck disorders in a working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.147-54. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.134-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-013-0846-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1539/joh.13-0186-oa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390151v1</w:t>
+                <w:t xml:space="preserve">hal-03390153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term persistence of knee pain and occupational exposure in two large prospective cohorts of workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6819,51 +6819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.411. </w:t>
@@ -6895,2031 +6895,2031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02072350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and risk factors for thoracic spine pain in the working population: the French pays de la loire study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Organizational and psychosocial risk factors for carpal tunnel syndrome: a cross-sectional study of French workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.22323⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.147-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-013-0846-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390170v1</w:t>
+                <w:t xml:space="preserve">hal-03390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0178 Quality of life of workers suffering from shoulder pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence and risk factors for thoracic spine pain in the working population: the French pays de la loire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 Suppl 1 (Suppl 1), pp.A83. </w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.1695-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acr.22323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063898v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal, biomechanical, organizational and psychosocial risk factors for neck disorders in a working population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">0178 Quality of life of workers suffering from shoulder pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 56, pp.134-40. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 Suppl 1 (Suppl 1), pp.A83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1539/joh.13-0186-oa⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2014-102362.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390153v1</w:t>
+                <w:t xml:space="preserve">hal-01063898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-related risk factors for incidence of lateral epicondylitis in a large working population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work-related risk factors for lateral epicondylitis and other cause of elbow pain in the working population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Guéguen</w:t>
+                <w:t xml:space="preserve">Eleonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Sérazin</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39 (6), pp.578-88. </w:t>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (4), pp.400-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391063v1</w:t>
+                <w:t xml:space="preserve">inserm-00806183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des dorsalgies chez les salariés des Pays de la Loire, 2002-2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Devenir professionnel de salariés des Pays de la Loire souffrant de troubles musculo-squelettiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 24-25, pp.272-5</w:t>
+              <w:t xml:space="preserve">, 2013, 10, pp.95-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404339v1</w:t>
+                <w:t xml:space="preserve">hal-01659474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir professionnel de salariés des Pays de la Loire souffrant de troubles musculo-squelettiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Employment and occupational outcomes of workers with musculoskeletal pain in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.143-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2012-100685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659474v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment and occupational outcomes of workers with musculoskeletal pain in a French region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ha</w:t>
+                <w:t xml:space="preserve">Surveillance des dorsalgies chez les salariés des Pays de la Loire, 2002-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24-25, pp.272-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03390169v1</w:t>
+                <w:t xml:space="preserve">hal-03404339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-related risk factors for lateral epicondylitis and other cause of elbow pain in the working population.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work-related risk factors for incidence of lateral epicondylitis in a large working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Herquelot</w:t>
+                <w:t xml:space="preserve">Alice Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (4), pp.400-9. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (6), pp.578-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.22140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00806183v1</w:t>
+                <w:t xml:space="preserve">hal-03391063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy manual work, exposure to vibration and Dupuytren's disease? Results of a surveillance program for musculoskeletal disorders.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of risk factors for shoulder pain and rotator cuff syndrome in the working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Lebreton</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (7), pp.605-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajim.22002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/oemed-2011-100319⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00720690v1</w:t>
+                <w:t xml:space="preserve">hal-03388210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working in temporary employment and exposure to musculoskeletal constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Heavy manual work, exposure to vibration and Dupuytren's disease? Results of a surveillance program for musculoskeletal disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Poisnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bodin</w:t>
+                <w:t xml:space="preserve">Pierre Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqs004⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (4), pp.296-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2011-100319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389875v1</w:t>
+                <w:t xml:space="preserve">inserm-00720690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for incidence of rotator cuff syndrome in a large working population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working in temporary employment and exposure to musculoskeletal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Poisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Occupational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (7), pp.514 - 518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqs004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03388221v1</w:t>
+                <w:t xml:space="preserve">hal-03389875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail et tentatives de suicide</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk factors for incidence of rotator cuff syndrome in a large working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.03.001⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (5), pp.436 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389588v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for Raynaud's phenomenon in the workforce</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Travail et tentatives de suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Guiho-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Garré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bodere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.21615⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.112 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2012.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390065v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Individual and Work-related Factors on Incidence of Shoulder Pain in a Large Working Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for Raynaud's phenomenon in the workforce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bodere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (6), pp.898 - 904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.21615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1539/joh.11-0262-OA⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03388216v1</w:t>
+                <w:t xml:space="preserve">hal-03390065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of risk factors for shoulder pain and rotator cuff syndrome in the working population</w:t>
+                <w:t xml:space="preserve">Effects of Individual and Work-related Factors on Incidence of Shoulder Pain in a Large Working Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Industrial Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (4), pp.278 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1539/joh.11-0262-OA⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajim.22002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03388210v1</w:t>
+                <w:t xml:space="preserve">hal-03388216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of personal and work-related factors on the incidence of shoulder pain in a French working population</w:t>
               </w:r>
@@ -9173,77 +9173,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire des caractéristiques professionnelles d'un échantillon de suicidants hospitalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Garré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Guiho-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9432,90 +9432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à la lombalgie chez les hommes salariés des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9691,51 +9691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosali : premiers résultats du suivi des salariés atteints d’un syndrome de la coiffe des rotateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10122,416 +10122,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux principaux facteurs de risque biomécaniques d'usure professionnelle chez les femmes et les hommes dans la cohorte française CONSTANCES</w:t>
+                <w:t xml:space="preserve">Exposure to biomechanical risk factors for occupational wear and tear in women and men in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ève Major</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'équipe Santé-Genre-Egalité (SAGE) au 92e congrès de l'Acfas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PREMUS 2025: 12th International Scientific Conference on the Prevention of Work-related Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3205/25premus083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133505v1</w:t>
+                <w:t xml:space="preserve">hal-05423054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an initial characterization of the occupational wear and tear syndrome in the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Exposition aux principaux facteurs de risque biomécaniques d'usure professionnelle chez les femmes et les hommes dans la cohorte française CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2025: 12th International Scientific Conference on the Prevention of Work-related Musculoskeletal Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de l'équipe Santé-Genre-Egalité (SAGE) au 92e congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423097v1</w:t>
+                <w:t xml:space="preserve">hal-05133505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to biomechanical risk factors for occupational wear and tear in women and men in the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Towards an initial characterization of the occupational wear and tear syndrome in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2025: 12th International Scientific Conference on the Prevention of Work-related Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3205/25premus083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3205/25premus126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423054v1</w:t>
+                <w:t xml:space="preserve">hal-05423097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du télétravail sur la santé - Revue de la littérature</w:t>
               </w:r>
@@ -11307,51 +11307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nágila Soares Xavier Oenning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Klarmann Ziegelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11441,51 +11441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11687,90 +11687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Example of using JEM: Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Mediouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Marie Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders-PREMUS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toronto, France</w:t>
@@ -12084,51 +12084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12300,103 +12300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome du canal carpien et travail sur ordinateur dans deux grandes cohortes complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Mediouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Marie Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.442, </w:t>
@@ -12549,286 +12549,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des cervicalgies en milieu professionnel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Delarue</w:t>
+                <w:t xml:space="preserve">Création d’un score d’évaluation du risque de symptômes musculo-squelettiques basé sur des facteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès français de rhumatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème colloque de l’Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail (Aderest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.393-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2015.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928913v1</w:t>
+                <w:t xml:space="preserve">hal-01393844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un score d’évaluation du risque de symptômes musculo-squelettiques basé sur des facteurs professionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Gautier</w:t>
+                <w:t xml:space="preserve">Incidence des cervicalgies en milieu professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque de l’Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail (Aderest)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28ème congrès français de rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2015.04.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393844v1</w:t>
+                <w:t xml:space="preserve">hal-02928913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organization characteristics and MSD: the French Pays de la Loire study</w:t>
               </w:r>
@@ -12961,51 +12961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13054,152 +13054,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01307785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des douleurs aux genoux et les facteurs professionnels associés dans une population d’actifs représentative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonore Herquelot</w:t>
+                <w:t xml:space="preserve">Prise en charge de la souffrance psychique au travail : enquête auprès de 314 maîtres de stage universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès de Médecine Générale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921865v1</w:t>
+                <w:t xml:space="preserve">hal-02929002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with work-related stress : the point of view of the general practitioners</w:t>
               </w:r>
@@ -13237,51 +13237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès WONCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t>
@@ -13362,51 +13362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chicago, United States</w:t>
@@ -13429,902 +13429,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of knee pain and its work-related risk factors in a large working population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Incidence des douleurs aux genoux et les facteurs professionnels associés dans une population d’actifs représentative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922007v1</w:t>
+                <w:t xml:space="preserve">hal-02921865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge de la souffrance psychique au travail : enquête auprès de 314 maîtres de stage universitaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Incidence of knee pain and its work-related risk factors in a large working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Médecine Générale de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">24nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929002v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of lateral epicondylitis among French Workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural course of rotator cuff syndrome in a French working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Herquelot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Leclerc</w:t>
+                <w:t xml:space="preserve">M. Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922283v1</w:t>
+                <w:t xml:space="preserve">hal-02922281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is job rotation a risk factor for carpal tunnel syndrome or not ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural history of lateral epicondylitis among French Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herquelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Vezina</w:t>
+                <w:t xml:space="preserve">A Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922277v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural course of rotator cuff syndrome in a French working population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is job rotation a risk factor for carpal tunnel syndrome or not ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Goldberg</w:t>
+                <w:t xml:space="preserve">N Vezina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922281v1</w:t>
+                <w:t xml:space="preserve">hal-02922277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque personnels, biomécaniques, organisationnels et psychosociaux de cervicalgies dans la population des salariés des Pays de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working in temporary employment exposes to higher levels of muskuloskeletal constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ha</w:t>
+                <w:t xml:space="preserve">C Poisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème congrès national de médecine et santé au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">30th International congress of occupational health (ICOH 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cancùn, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929269v1</w:t>
+                <w:t xml:space="preserve">hal-02922774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working in temporary employment exposes to higher levels of muskuloskeletal constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facteurs de risque personnels, biomécaniques, organisationnels et psychosociaux de cervicalgies dans la population des salariés des Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Poisnel</w:t>
+                <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International congress of occupational health (ICOH 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cancùn, Mexico</w:t>
+              <w:t xml:space="preserve">32ème congrès national de médecine et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922774v1</w:t>
+                <w:t xml:space="preserve">hal-02929269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal and work-related risk factors for incident rotator cuff syndrome in a French working population</w:t>
               </w:r>
@@ -14435,51 +14435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs de risque professionnels d'épicondylite latérale et d'autres types de douleurs de coude dans une population de salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14487,51 +14487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque de l’Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France. pp.715-6, </w:t>
@@ -14563,411 +14563,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal, biomechanical and psychosocial risk factors for neck disorders in the working population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ha</w:t>
+                <w:t xml:space="preserve">Les contraintes biomécaniques restent des facteurs de risque majeurs de lombalgie. Etude prospective chez des salariés Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sérazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Pré-conférence FAYR-GP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922825v1</w:t>
+                <w:t xml:space="preserve">hal-02929315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy manual work, vibration exposure and Dupuytren's disease? Results from a surveillance program of musculoskeletal disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Descatha</w:t>
+                <w:t xml:space="preserve">Personal, biomechanical and psychosocial risk factors for neck disorders in the working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Lebreton</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391100v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés au syndrome de la coiffe des rotateurs et aux douleurs à l’épaule chez les salariés des Pays de la Loire (2002-2004)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heavy manual work, vibration exposure and Dupuytren's disease? Results from a surveillance program of musculoskeletal disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque de l’Aderest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Oxford, United Kingdom. pp.A63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2011-100382.204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937566v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for Raynaud's phenomenon in the workforce: the French Pays de la Loire study</w:t>
               </w:r>
@@ -15005,51 +15005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bodere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Oxford, United Kingdom. pp.A74, </w:t>
@@ -15081,277 +15081,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy manual work, vibration exposure and Dupuytren’s disease ? Results from a surveillance program of musculoskeletal disorders.]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facteurs associés au syndrome de la coiffe des rotateurs et aux douleurs à l’épaule chez les salariés des Pays de la Loire (2002-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M Lebreton</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">13ème colloque de l’Aderest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Pont-à-Mousson, France. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922816v1</w:t>
+                <w:t xml:space="preserve">hal-02937566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contraintes biomécaniques restent des facteurs de risque majeurs de lombalgie. Etude prospective chez des salariés Français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+                <w:t xml:space="preserve">Heavy manual work, vibration exposure and Dupuytren’s disease ? Results from a surveillance program of musculoskeletal disorders.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ha</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Goubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-conférence FAYR-GP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929315v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational outcome in 2007-2008 of workers suffering from musculoskeletal disorders in the French Pays de la Loire region</w:t>
               </w:r>
@@ -15363,51 +15363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15475,90 +15475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des lombalgies et de leurs facteurs de risque professionnels dans les entreprises des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Congrès international d’épidémiologie Adelf-Epiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Marseille, France</w:t>
@@ -15712,64 +15712,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques médicales et socio-professionnelles d’un échantillon de suicidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Guiho-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15863,295 +15863,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-120 ASSOCIATIONS BETWEEN CO-EXPOSURE TO PHYSICAL CONSTRAINTS AND NEUROTOXIC CHEMICALS AND CARPAL TUNNEL SYNDROME: RESULTS FROM THE CONSTANCES COHORT</w:t>
+                <w:t xml:space="preserve">P-114 IDENTIFICATION OF QUESTIONS CHARACTERIZING WORKERS’ SOCIO-TECHNICAL AND ORGANIZATIONAL LEEWAYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cuny Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vézina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ICOH International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marrakesh, Morocco. Occupational Medicine, 74 (Supplement_1), 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0627⟩</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646735v1</w:t>
+                <w:t xml:space="preserve">hal-04646728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-114 IDENTIFICATION OF QUESTIONS CHARACTERIZING WORKERS’ SOCIO-TECHNICAL AND ORGANIZATIONAL LEEWAYS</w:t>
+                <w:t xml:space="preserve">P-120 ASSOCIATIONS BETWEEN CO-EXPOSURE TO PHYSICAL CONSTRAINTS AND NEUROTOXIC CHEMICALS AND CARPAL TUNNEL SYNDROME: RESULTS FROM THE CONSTANCES COHORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ève Major</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rapicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ICOH International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marrakesh, Morocco. Occupational Medicine, 74 (Supplement_1), 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqae023.0627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646728v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du télétravail sur la santé des travailleurs</w:t>
               </w:r>
@@ -16284,64 +16284,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-100 Occupational exposure and co-exposure to physical constraints and neurotoxic chemicals in French workers: results from the SUMER study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16777,51 +16777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome du canal carpien dans le secteur agricole : est-ce uniquement lié à l’exposition biomécanique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17058,51 +17058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17425,51 +17425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17520,90 +17520,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of upper-limb musculoskeletal symptoms in French agricultural workers in 2010: results of the pilot phase of COSET-MSA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Geoffroy-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17671,51 +17671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18025,51 +18025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des épicondylites latérales et facteurs de risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18198,64 +18198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
@@ -18284,51 +18284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of using multiple imputations. Assessment of work-related risk factors for the incidence of lateral epicondylitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Herquelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18336,51 +18336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t>
@@ -18528,307 +18528,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of personal and work-related factors on the incidence of shoulder pain in a French working population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk factors for Raynaud’s phenomenon in the workforce : the French Pays de la Loire study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922801v1</w:t>
+                <w:t xml:space="preserve">hal-02922849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for Raynaud’s phenomenon in the workforce : the French Pays de la Loire study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Effects of personal and work-related factors on the incidence of shoulder pain in a French working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bodin</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922849v1</w:t>
+                <w:t xml:space="preserve">hal-02922801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain : results from a prospective cohort study in French male employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18836,51 +18836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
@@ -18922,90 +18922,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for rotator cuff syndrome and shoulder pain in the working population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
@@ -19060,51 +19060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19230,64 +19230,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cuny-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vézina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t>
@@ -19691,51 +19691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Croq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19803,51 +19803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rigouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19928,90 +19928,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsalgies : un problème en médecine du travail : apports du réseau de surveillance épidémiologique des troubles musculo-squelettiques dans les Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rachis thoracique : ce méconnu !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps médical, 2012, 978-2840237600</w:t>
@@ -20664,51 +20664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la lombalgie en lien avec le travail : comparaison de quatre sources de données et perspectives pour la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chérié-Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20966,51 +20966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96B15000"/>
+    <w:nsid w:val="74C68471"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21197,51 +21197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bodin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8994-4870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220471436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2026.103168" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Major" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;nezet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaf007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000003546" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329324" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23749/mdl.v115i3.16072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.08.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j7m" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517761v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Babin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxae019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20064973" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04204658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101841" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Evanoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01853-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203409" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18083858" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2020.1864256" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Evanoff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001766" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02926872v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176062" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02478636v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02881939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luan Hoang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Hoang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khue Pham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khai Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12090" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456161v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chazelle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2019.12.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02745927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Dewitte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3254605" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jht.2017.10.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881588v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delarue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1272-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx218" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5328-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. Andersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451178v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01919726v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.07.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3594" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv147" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768957v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqu151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392364v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2015.09.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFH6RNP9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ronzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTB61QX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392365v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Mediouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Marie Dale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Herquelot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008156" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mev010" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389316v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rigouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.08.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCTKDP2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390151v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-013-0846-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02072350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-15-411" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390170v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22323" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.258" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.13-0186-oa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3380" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Imbernon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100685" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C54481692384EEF08CD12841563D6BDF2CDE35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00806183v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Herquelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22140" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goubault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebreton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100319" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poisnel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3285" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389588v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guiho-Bailly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Garr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bodere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.21615" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388216v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.11-0262-OA" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388210v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WR45ZTJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04283780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.385" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit Le Manac'H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3160" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bertin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3179" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389898v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pos.423.0157" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390043v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Touranchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chiron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bidron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-009-0620-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05133505v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus126" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus083" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05521021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03896113v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101717" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03562902v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1218" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03551458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Evanoff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921328v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Soares Xavier Oenning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Klarmann Ziegelmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Niegia Garcia de Goulart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928509v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921378v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921403v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921422v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mediouni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Dale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.391" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921415v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928899v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.139" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928913v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393844v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307785v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921865v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921995v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922007v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ha" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929002v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922283v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922277v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vezina" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldberg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929269v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922774v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poisnel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922767v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit Le Manac'H" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;razin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.027" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922825v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parot-Schinkel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391100v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.204" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937566v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391106v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.240" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922816v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebreton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929315v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923415v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tassy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923532v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937605v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Francois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Guiho-Bailly" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Francois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646735v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0627" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646728v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny Guerrier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0621" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689052v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102564" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646736v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0607" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923583v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102613" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921400v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02477994v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.327" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pascal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928905v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Leblanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.504" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921417v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delarue" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921410v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483254v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301201v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.036" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921522v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921972v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929087v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.09.035" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922381v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922396v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922780v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigouin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922801v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922833v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923423v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chastang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937669v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777607v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03777857v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615603v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despr&#233;aux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615609v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390148v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Croq" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unitheque.com/Livre/sauramps_medical/Pathologies_professionnelles_et_medecine_de_readaptation/Main_et_pathologies_professionnelles-63014.html?&amp;amp;rubrique=ABAIk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390161v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390048v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouannin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701456v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04279109v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737822v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344786v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#233;ri&#233;-Challine" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02613226v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0086" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bodin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8994-4870" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220471436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Swierczynski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2026.103168" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Major" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;nezet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2025.102886" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064293v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaf007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/jom.0000000000003546" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329324" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23749/mdl.v115i3.16072" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693224v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.08.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517761v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Babin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxae019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j7m" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20064973" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04204658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355537v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101841" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Evanoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-022-01853-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203409" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18083858" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000002129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2020.1864256" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02745927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luan Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khue Pham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Dewitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/3254605" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02926872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176062" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02478636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103075" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley A Evanoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001766" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02881939v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12090" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Giang Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Khai Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12161" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02456161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chazelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2019.12.003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jht.2017.10.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01919726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delarue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1272-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwx218" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. Andersen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5328-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.07.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3594" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392337v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv147" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rigouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2014.08.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCTKDP2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqu151" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392364v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2015.09.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFH6RNP9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ronzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.08.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTB61QX9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Mediouni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Marie Dale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Herquelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008156" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/mev010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390153v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.13-0186-oa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02072350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-15-411" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-013-0846-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22323" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063898v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2014-102362.258" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00806183v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Herquelot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22140" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Imbernon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390169v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2012-100685" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6C54481692384EEF08CD12841563D6BDF2CDE35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gu&#233;guen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3380" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388210v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chastang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajim.22002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WR45ZTJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00720690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Goubault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebreton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100319" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389875v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Poisnel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqs004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388221v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3285" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guiho-Bailly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gohier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Garr&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.03.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bodere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.21615" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388216v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1539/joh.11-0262-OA" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04283780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.385" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00679751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit Le Manac'H" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Meyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3160" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bertin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3179" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389898v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pos.423.0157" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390043v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Touranchet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chiron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bidron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dauchy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cerf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-009-0620-8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus083" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05133505v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423097v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus126" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05521021v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03896113v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101717" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03562902v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.1218" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03551458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Evanoff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921328v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Soares Xavier Oenning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Klarmann Ziegelmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Niegia Garcia de Goulart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928509v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Viel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921378v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921403v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921422v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mediouni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Dale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.391" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921415v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928899v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.139" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leblanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.014" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928913v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307785v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929002v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921953v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921995v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921865v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922007v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ha" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922281v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922283v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herquelot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922277v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vezina" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poisnel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922767v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit Le Manac'H" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S&#233;razin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.09.027" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929315v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parot-Schinkel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391100v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goubault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.204" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391106v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100382.240" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937566v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebreton" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923415v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tassy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923532v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937605v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Francois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P Guiho-Bailly" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Francois" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646728v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny Guerrier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0621" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646735v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0627" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689052v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Niaudet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102564" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646736v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqae023.0607" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923583v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102613" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921400v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02477994v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.327" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921421v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pascal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928905v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Leblanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.504" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921417v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delarue" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921410v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483254v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615622v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301201v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.036" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921522v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921972v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929087v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.09.035" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922381v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922396v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922780v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rigouin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922849v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922801v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922833v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923423v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Chastang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937669v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777607v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cuny-Guerrier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03777857v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615603v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despr&#233;aux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615609v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390148v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Croq" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391136v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unitheque.com/Livre/sauramps_medical/Pathologies_professionnelles_et_medecine_de_readaptation/Main_et_pathologies_professionnelles-63014.html?&amp;amp;rubrique=ABAIk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390161v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390048v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deschamps" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouannin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701456v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04279109v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737822v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344786v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#233;ri&#233;-Challine" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02613226v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ANGE0086" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>