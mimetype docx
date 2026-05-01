--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -2777,563 +2777,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic sorption of mixed solvents in wood cell walls: experimental and theoretical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine Cellulosic Materials Produced from Chemical Pulp: the Combined Effect of Morphology and Rate of Addition on Paper Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Milena Aguilera-Segura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Rene Eckhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+                <w:t xml:space="preserve">Chiara Czibula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">Armin Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zankel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201900022⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9030321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350667v1</w:t>
+                <w:t xml:space="preserve">hal-02619889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Cellulosic Materials Produced from Chemical Pulp: the Combined Effect of Morphology and Rate of Addition on Paper Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of cellulosic fines in paper via fluorescent labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Hobisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Winter</w:t>
+                <w:t xml:space="preserve">Daniel Mandlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Zankel</w:t>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Spirk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9030321⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (11), pp.6933-6942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-019-02556-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619889v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of cellulosic fines in paper via fluorescent labeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Hobisch</w:t>
+                <w:t xml:space="preserve">Wood Density Variations of Legume Trees in French Guiana along the Shade Tolerance Continuum: Heartwood Effects on Radial Patterns and Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mandlez</w:t>
+                <w:t xml:space="preserve">Stéphanie Va</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+                <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Spirk</w:t>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (11), pp.6933-6942. </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-019-02556-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f10020080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359120v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Density Variations of Legume Trees in French Guiana along the Shade Tolerance Continuum: Heartwood Effects on Radial Patterns and Gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+                <w:t xml:space="preserve">Synergistic sorption of mixed solvents in wood cell walls: experimental and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Milena Aguilera-Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Va</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Morel</w:t>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (2), pp.80. </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 386 (1), pp.1900022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f10020080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.201900022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996469v1</w:t>
+                <w:t xml:space="preserve">hal-02350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interlocked grain and density patterns in Bagassa guianensis: changes with ontogeny and mechanical consequences for trees</w:t>
               </w:r>
@@ -3577,291 +3577,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heartwood/sapwood profile and the tradeoff between trunk and crown increment in a natural forest: the case study of a tropical tree (Dicorynia guianensis Amsh., Fabaceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Qualité et usages du bois de cinq espèces forestières adaptées à la plantation à vocation de bois d’œuvre et testées en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric A. Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-016-1473-7⟩</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 334 (4), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2017.334.a31492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654003v1</w:t>
+                <w:t xml:space="preserve">hal-01757520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité et usages du bois de cinq espèces forestières adaptées à la plantation à vocation de bois d’œuvre et testées en Guyane française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Heartwood/sapwood profile and the tradeoff between trunk and crown increment in a natural forest: the case study of a tropical tree (Dicorynia guianensis Amsh., Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lehnebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Blanc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 334 (4), pp.61-74. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.199 - 214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/bft2017.334.a31492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-016-1473-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757520v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on wood dimensional stability influenced by secondary metabolites: the case of a fast-growing tropical species bagassa guianensis aubl.</w:t>
               </w:r>
@@ -4022,51 +4022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable wood products development in a bio-refinery perspective: case studies in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Passelande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,269 +4128,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of bacterially synthesized polyesters PHBVs in the development of new biodegradable composites: Improved methods to enhance their advantages and sidestep their constraints</w:t>
+                <w:t xml:space="preserve">GLOPACK Project –New generation of bio-based and fully degradable composite food-trays made of biopolymers and fibresfrom agrowastes. Materials optimization for upscaled productive solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant fibres and biopolymers for biobased materials and composites applications (GDR Symbiose et Interreg FLOWER project)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Heraklion 2019 - 7th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835998v1</w:t>
+                <w:t xml:space="preserve">hal-02460629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOPACK Project –New generation of bio-based and fully degradable composite food-trays made of biopolymers and fibresfrom agrowastes. Materials optimization for upscaled productive solutions</w:t>
+                <w:t xml:space="preserve">Interest of bacterially synthesized polyesters PHBVs in the development of new biodegradable composites: Improved methods to enhance their advantages and sidestep their constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Reis</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heraklion 2019 - 7th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Plant fibres and biopolymers for biobased materials and composites applications (GDR Symbiose et Interreg FLOWER project)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460629v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordia alliodora (Boraginaceae) as a candidate for tree plantations in French Guiana: characteristics and development of natural populations in Saül vicinity</w:t>
               </w:r>
@@ -4402,64 +4402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric A. Nicolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53th ATBC 2016 "Tropical Ecology and Society: reconciliating conservation and sustainable use of biodiversity"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Tropical Biology and Conservation (ATBC), Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4497,51 +4497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xtrawood: refining estimation of tree above ground biomass using wood density variations and tree structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lehnebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5082,51 +5082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 èmes journées du GDR 3544 «Sciences du bois»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France. , 2019</w:t>
@@ -5200,51 +5200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecomatériaux et besoins en construction durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,169 +5334,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de Bagassa guianensis et Cordia alliodora pour la plantation en zone tropicale.</w:t>
+                <w:t xml:space="preserve">Potentiel de Bagassa guianensis et Cordia alliodora pour la plantation en zone tropicale : Description d'une stratégie de croissance optimale alliant vitesse de croissance et qualité du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylviculture, foresterie. Université de Guyane, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Botanique. Université de Guyane, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2015YANE0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01338281v1</w:t>
+                <w:t xml:space="preserve">tel-01430243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de Bagassa guianensis et Cordia alliodora pour la plantation en zone tropicale : Description d'une stratégie de croissance optimale alliant vitesse de croissance et qualité du bois</w:t>
+                <w:t xml:space="preserve">Potentiel de Bagassa guianensis et Cordia alliodora pour la plantation en zone tropicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Botanique. Université de Guyane, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Sylviculture, foresterie. Université de Guyane, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2015YANE0002⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01430243v1</w:t>
+                <w:t xml:space="preserve">tel-01338281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5651,51 +5651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Halter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2582127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kieny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.502.02" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Hajjar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2588785" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Milhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Sophie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2024.056731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Waldner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hirn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123987" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Totee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00826" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Eckhart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Czibula" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Winter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zankel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9030321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hobisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mandlez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Spirk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02556-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Va" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10020080" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1473-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2017.334.a31492" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636844v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150777" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460629v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g66k-7s77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a36k-eb47" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04360010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aurias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338281v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015YANE0002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356969v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Candelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Damay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Halter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lehnebach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2582127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kieny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.502.02" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Hajjar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2025.2588785" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Milhe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Sophie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2024.056731" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2023.358.a37217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572921v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Waldner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Chatterjee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Hirn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123987" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Totee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Matos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.0c00826" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Eckhart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Czibula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Winter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zankel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9030321" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Hobisch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mandlez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Spirk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02556-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Va" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10020080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-018-1740-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01757520v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Nicolini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2017.334.a31492" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1473-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636844v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150777" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05466731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raspail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g66k-7s77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/a36k-eb47" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04360010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pons" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Aurias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430243v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015YANE0002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338281v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>