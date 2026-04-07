--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie BOTHOREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-5949-310X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24275824X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Maîtresse de conférences d'histoire ancienne (romaine) à l'université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Docteure en Histoire et Archéologie des mondes anciens de l’université Paris Nanterre depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre titulaire de l'équipe Espri (UMR ArScAn) et membre associée de l'équipe ACT (UMR Orient & Méditerranée).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des provinces sous la République romaine et au début du Principat (227 av. J.-C. – 14 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03649088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité : du monde grec à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOM Editions, Collection "Histoire &amp; Epigraphie", vol. 6, 346 p., 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1354e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par le hasard : le tirage au sort des provinces à Rome (IIIe s. av. J.-C.-Ier s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection de l’École française de Rome, 604, 2023, 9782728315802. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.48514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Irad Malkin, Josine Blok, Drawing lots: from egalitarianism to democracy in ancient Greece. New York: Oxford University Press, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://bmcr.brynmawr.edu/2025/2025.11.31/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour du tirage au sort des provinces à l'époque républicaine. L'émergence de la procédure extra sortem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, p. 385-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison du tirage au sort et du vote. Le cas des élections de magistrats dans la Rome républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, Dossier "Élection et tirage au sort, pratiques d’hybridation", pp.158-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une des sortes oraculaires dites de &amp;quot;Bahareno della Montagna&amp;quot; (CIL I2 2176)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 231, p. 93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture de l'ouvrage The Alternative Augustan Age. – K. Morrell, J. Osgood, K. Welch eds. – Oxford : University Press, 2019. – XVI+394 p. : bibliogr., fig., index. – ISBN : 978.0.19.090140.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Le Digol, V. Hollard, C. Voilliot et R. Barat (éd.), Histoires d’élections. Représentations et usages du vote de l’Antiquité à nos jours, Paris, CNRS Éditions, 2018, 481 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79-1, pp.261-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de T. Itgenhorst et P. Le Doze (dir.), La norme sous la République romaine et le Haut Empire. Élaboration, diffusion et contournements, Bordeaux, Ausonius, « Scripta Antiqua » n°96, 2017, 681 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94-1, p. 246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans la Rome républicaine et impériale : matériels et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L. Lopez-Rabatel et Y. Sintomer (dir.), Tirage au sort et démocratie. Histoire, instruments, théories (Hors-Série), p. 157-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort comme principe du bon gouvernement à l’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOM Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-160, 2025, Histoire &amp; Epigraphie, 978-2-35668-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière sous le regard du peuple. Le rôle de l'opinion populaire dans la procédure de tirage au sort des provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Bur; Thibaud Lanfranchi; Ghislaine Stouder; Alexandre Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire carrière. Ascension politique et mobilité sociale dans le monde romain à l'époque républicaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Universidad de Sevilla; Prensas de la Universidad de Zaragoza, pp.287-310, 2025, 979-13-87705-78-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouinciam neglexit. The consequences of waiving the right to govern a province for the cursus honorum of aristocrates during the late Roman Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Pina Polo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus Honorum. Pathways to Rank and Power in the Roman Republic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-322, 2025, 978-84-472-2797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lex Valeria Cornelia de 5 p.C. et la réforme des comices centuriates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dalla Rosa; F. Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dernière époque augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188, Ausonius, pp.191-214, 2025, Scripta Antica, 978-2-35613-626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel et Frédéric Hurlet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité. Du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection "Histoire &amp; Epigraphie", vol. 6, MOM Editions, p. 9-18, 2025, 978-2-35668-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des provinces consulaires et prétoriennes (46 av. J.-C. – 14 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hurlet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honores et officia. Reconfiguration du cursus sénatorial aux époques triumvirale et augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Res publica Libera, p. 77-106, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civic Sortition in Republican and Imperial Rome: Physical Instruments and Technical Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Lopez-Rabatel et Y. Sintomer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortition and Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imprint Academic, p. 151-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional rupture or pragmatic compromise? The case of the appointment of priuati cum imperio during the Second Punic War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Non-violent institutional breaks in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. S. Lacorte et C. Rosillo-López, Jun 2025, Sevilla/Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sortitio in the 70s BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Roman Republic and the 70s BCE: A Period of Uncertainty and Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. García González, E. Zucchetti, B. Augier and R. Baudry, Jan 2025, London, Institute of Classical Studies, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel du vote à Rome à la fin de l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « Le geste du vote »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. C. Le Digol, E. Rosenblieh et C. Voillot, Mar 2025, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour du tirage au sort des provinces à l’époque républicaine. La lente émergence de la procédure extra sortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’Institut de Droit Romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tirages au sort judiciaires à l'époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Franco-Espagnoles d'Histoire de la République Romaine (REFERER), org. Clément Bur et Thibaud Lanfranchi, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse &amp; Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouinciam neglexit. The consequences of the refusal of a province on the cursus honorum during the Roman Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hierarchy, Prestige and Auctoritas: The Cursus Honorum during the Roman Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saragosse (Université), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lex Valeria Cornelia et la réforme des comices centuriates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "la dernière période augustéenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Dalla Rosa et F. Hurlet, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort comme principe du bon gouvernement à l’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le tirage au sort dans le monde romain antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bothorel et F. Hurlet, May 2022, Maison de la recherche, Sorbonne-Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour du vote, du tirage au sort et des pratiques de nomination : les élections de magistrats dans la Rome républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « l’Élection et ses critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Le Digol, E. Rosenblieh et C. Voillot, May 2022, Université Paris 10 - Nanterre, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et la place du peuple dans la procédure de tirage au sort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « carrières populaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Stouder et A. Vincent, Sep 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans le monde romain antique : un bilan historique et historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le tirage au sort dans le monde romain antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bothorel et F. Hurlet, May 2022, Maison de la Recherche de Sorbonne université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des magistrats et des promagistrats aux époques triumvirale et augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche collectif sur les « Fastes augustéens » (« Broughton augustéen »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Baudry et F. Hurlet, Nov 2020, Nanterre (MSH Mondes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans la Rome républicaine et impériale : matériels et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Tirage au sort et démocratie directe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Sintomer et L. Lopez Rabatel, Oct 2015, Athènes, Ecole française d'Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie BOTHOREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-5949-310X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24275824X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Maîtresse de conférences d'histoire ancienne (romaine) à l'université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Docteure en Histoire et Archéologie des mondes anciens de l’université Paris Nanterre depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre titulaire de l'équipe Espri (UMR ArScAn) et membre associée de l'équipe ACT (UMR Orient & Méditerranée).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des provinces sous la République romaine et au début du Principat (227 av. J.-C. – 14 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03649088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité : du monde grec à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOM Editions, Collection "Histoire &amp; Epigraphie", vol. 6, 346 p., 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1354e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par le hasard : le tirage au sort des provinces à Rome (IIIe s. av. J.-C.-Ier s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection de l’École française de Rome, 604, 2023, 9782728315802. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.48514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of G. Ioannidopoulos, La Questure. Histoire d’une magistrature de la République romaine (264-27 av. J.-C.). Brussels: Presses Universitaires de Liège, 2024. Pp. 820, illus. isbn 9782875624208 (pbk), €49.00.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0075435825101056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Irad Malkin, Josine Blok, Drawing lots: from egalitarianism to democracy in ancient Greece. New York: Oxford University Press, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://bmcr.brynmawr.edu/2025/2025.11.31/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour du tirage au sort des provinces à l'époque républicaine. L'émergence de la procédure extra sortem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, p. 385-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison du tirage au sort et du vote. Le cas des élections de magistrats dans la Rome républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, Dossier "Élection et tirage au sort, pratiques d’hybridation", pp.158-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une des sortes oraculaires dites de &amp;quot;Bahareno della Montagna&amp;quot; (CIL I2 2176)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 231, p. 93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Chillet, Le vote populaire à Rome , textes introduits, traduits et commentés par Clément Chillet, La Roue à Livres. Documents, Paris, Les Belles Lettres, 2023, 656 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Tome XCVIII (1), pp.191-194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phil.981.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture de l'ouvrage The Alternative Augustan Age. – K. Morrell, J. Osgood, K. Welch eds. – Oxford : University Press, 2019. – XVI+394 p. : bibliogr., fig., index. – ISBN : 978.0.19.090140.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Le Digol, V. Hollard, C. Voilliot et R. Barat (éd.), Histoires d’élections. Représentations et usages du vote de l’Antiquité à nos jours, Paris, CNRS Éditions, 2018, 481 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79-1, pp.261-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de T. Itgenhorst et P. Le Doze (dir.), La norme sous la République romaine et le Haut Empire. Élaboration, diffusion et contournements, Bordeaux, Ausonius, « Scripta Antiqua » n°96, 2017, 681 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94-1, p. 246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans la Rome républicaine et impériale : matériels et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L. Lopez-Rabatel et Y. Sintomer (dir.), Tirage au sort et démocratie. Histoire, instruments, théories (Hors-Série), p. 157-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort comme principe du bon gouvernement à l’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOM Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-160, 2025, Histoire &amp; Epigraphie, 978-2-35668-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière sous le regard du peuple. Le rôle de l'opinion populaire dans la procédure de tirage au sort des provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Bur; Thibaud Lanfranchi; Ghislaine Stouder; Alexandre Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire carrière. Ascension politique et mobilité sociale dans le monde romain à l'époque républicaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Universidad de Sevilla; Prensas de la Universidad de Zaragoza, pp.287-310, 2025, 979-13-87705-78-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouinciam neglexit. The consequences of waiving the right to govern a province for the cursus honorum of aristocrates during the late Roman Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Pina Polo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus Honorum. Pathways to Rank and Power in the Roman Republic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-322, 2025, 978-84-472-2797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lex Valeria Cornelia de 5 p.C. et la réforme des comices centuriates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dalla Rosa; F. Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dernière époque augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188, Ausonius, pp.191-214, 2025, Scripta Antica, 978-2-35613-626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel et Frédéric Hurlet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité. Du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection "Histoire &amp; Epigraphie", vol. 6, MOM Editions, p. 9-18, 2025, 978-2-35668-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des provinces consulaires et prétoriennes (46 av. J.-C. – 14 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hurlet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honores et officia. Reconfiguration du cursus sénatorial aux époques triumvirale et augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Res publica Libera, p. 77-106, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civic Sortition in Republican and Imperial Rome: Physical Instruments and Technical Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Lopez-Rabatel et Y. Sintomer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortition and Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imprint Academic, p. 151-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional rupture or pragmatic compromise? The case of the appointment of priuati cum imperio during the Second Punic War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Non-violent institutional breaks in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. S. Lacorte et C. Rosillo-López, Jun 2025, Sevilla/Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sortitio in the 70s BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Roman Republic and the 70s BCE: A Period of Uncertainty and Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. García González, E. Zucchetti, B. Augier and R. Baudry, Jan 2025, London, Institute of Classical Studies, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel du vote à Rome à la fin de l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « Le geste du vote »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. C. Le Digol, E. Rosenblieh et C. Voillot, Mar 2025, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour du tirage au sort des provinces à l’époque républicaine. La lente émergence de la procédure extra sortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’Institut de Droit Romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tirages au sort judiciaires à l'époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Franco-Espagnoles d'Histoire de la République Romaine (REFERER), org. Clément Bur et Thibaud Lanfranchi, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse &amp; Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouinciam neglexit. The consequences of the refusal of a province on the cursus honorum during the Roman Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hierarchy, Prestige and Auctoritas: The Cursus Honorum during the Roman Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saragosse (Université), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lex Valeria Cornelia et la réforme des comices centuriates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "la dernière période augustéenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Dalla Rosa et F. Hurlet, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort comme principe du bon gouvernement à l’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le tirage au sort dans le monde romain antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bothorel et F. Hurlet, May 2022, Maison de la recherche, Sorbonne-Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour du vote, du tirage au sort et des pratiques de nomination : les élections de magistrats dans la Rome républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « l’Élection et ses critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Le Digol, E. Rosenblieh et C. Voillot, May 2022, Université Paris 10 - Nanterre, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et la place du peuple dans la procédure de tirage au sort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « carrières populaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Stouder et A. Vincent, Sep 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans le monde romain antique : un bilan historique et historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le tirage au sort dans le monde romain antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bothorel et F. Hurlet, May 2022, Maison de la Recherche de Sorbonne université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des magistrats et des promagistrats aux époques triumvirale et augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche collectif sur les « Fastes augustéens » (« Broughton augustéen »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Baudry et F. Hurlet, Nov 2020, Nanterre (MSH Mondes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans la Rome républicaine et impériale : matériels et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Tirage au sort et démocratie directe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Sintomer et L. Lopez Rabatel, Oct 2015, Athènes, Ecole française d'Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10D76DD5"/>
+    <w:nsid w:val="80D67197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bothorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5949-310X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24275824X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03649088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bothorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1354e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.48514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136306v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595366v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/24824" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029677v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bothorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5949-310X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24275824X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03649088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bothorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1354e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.48514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075435825101056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.981.0191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/24824" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>