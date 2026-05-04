--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie BOTHOREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-5949-310X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24275824X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Maîtresse de conférences d'histoire ancienne (romaine) à l'université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Docteure en Histoire et Archéologie des mondes anciens de l’université Paris Nanterre depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre titulaire de l'équipe Espri (UMR ArScAn) et membre associée de l'équipe ACT (UMR Orient & Méditerranée).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des provinces sous la République romaine et au début du Principat (227 av. J.-C. – 14 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03649088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité : du monde grec à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOM Editions, Collection "Histoire &amp; Epigraphie", vol. 6, 346 p., 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1354e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par le hasard : le tirage au sort des provinces à Rome (IIIe s. av. J.-C.-Ier s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection de l’École française de Rome, 604, 2023, 9782728315802. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.48514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of G. Ioannidopoulos, La Questure. Histoire d’une magistrature de la République romaine (264-27 av. J.-C.). Brussels: Presses Universitaires de Liège, 2024. Pp. 820, illus. isbn 9782875624208 (pbk), €49.00.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0075435825101056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Irad Malkin, Josine Blok, Drawing lots: from egalitarianism to democracy in ancient Greece. New York: Oxford University Press, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://bmcr.brynmawr.edu/2025/2025.11.31/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour du tirage au sort des provinces à l'époque républicaine. L'émergence de la procédure extra sortem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, p. 385-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison du tirage au sort et du vote. Le cas des élections de magistrats dans la Rome républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, Dossier "Élection et tirage au sort, pratiques d’hybridation", pp.158-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une des sortes oraculaires dites de &amp;quot;Bahareno della Montagna&amp;quot; (CIL I2 2176)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 231, p. 93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Chillet, Le vote populaire à Rome , textes introduits, traduits et commentés par Clément Chillet, La Roue à Livres. Documents, Paris, Les Belles Lettres, 2023, 656 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Tome XCVIII (1), pp.191-194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phil.981.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture de l'ouvrage The Alternative Augustan Age. – K. Morrell, J. Osgood, K. Welch eds. – Oxford : University Press, 2019. – XVI+394 p. : bibliogr., fig., index. – ISBN : 978.0.19.090140.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Le Digol, V. Hollard, C. Voilliot et R. Barat (éd.), Histoires d’élections. Représentations et usages du vote de l’Antiquité à nos jours, Paris, CNRS Éditions, 2018, 481 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79-1, pp.261-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de T. Itgenhorst et P. Le Doze (dir.), La norme sous la République romaine et le Haut Empire. Élaboration, diffusion et contournements, Bordeaux, Ausonius, « Scripta Antiqua » n°96, 2017, 681 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94-1, p. 246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans la Rome républicaine et impériale : matériels et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L. Lopez-Rabatel et Y. Sintomer (dir.), Tirage au sort et démocratie. Histoire, instruments, théories (Hors-Série), p. 157-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort comme principe du bon gouvernement à l’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOM Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-160, 2025, Histoire &amp; Epigraphie, 978-2-35668-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière sous le regard du peuple. Le rôle de l'opinion populaire dans la procédure de tirage au sort des provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Bur; Thibaud Lanfranchi; Ghislaine Stouder; Alexandre Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire carrière. Ascension politique et mobilité sociale dans le monde romain à l'époque républicaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Universidad de Sevilla; Prensas de la Universidad de Zaragoza, pp.287-310, 2025, 979-13-87705-78-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouinciam neglexit. The consequences of waiving the right to govern a province for the cursus honorum of aristocrates during the late Roman Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Pina Polo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus Honorum. Pathways to Rank and Power in the Roman Republic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-322, 2025, 978-84-472-2797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lex Valeria Cornelia de 5 p.C. et la réforme des comices centuriates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dalla Rosa; F. Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dernière époque augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188, Ausonius, pp.191-214, 2025, Scripta Antica, 978-2-35613-626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel et Frédéric Hurlet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité. Du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection "Histoire &amp; Epigraphie", vol. 6, MOM Editions, p. 9-18, 2025, 978-2-35668-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des provinces consulaires et prétoriennes (46 av. J.-C. – 14 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hurlet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honores et officia. Reconfiguration du cursus sénatorial aux époques triumvirale et augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Res publica Libera, p. 77-106, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civic Sortition in Republican and Imperial Rome: Physical Instruments and Technical Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Lopez-Rabatel et Y. Sintomer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortition and Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imprint Academic, p. 151-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional rupture or pragmatic compromise? The case of the appointment of priuati cum imperio during the Second Punic War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Non-violent institutional breaks in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. S. Lacorte et C. Rosillo-López, Jun 2025, Sevilla/Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sortitio in the 70s BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Roman Republic and the 70s BCE: A Period of Uncertainty and Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. García González, E. Zucchetti, B. Augier and R. Baudry, Jan 2025, London, Institute of Classical Studies, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel du vote à Rome à la fin de l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « Le geste du vote »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. C. Le Digol, E. Rosenblieh et C. Voillot, Mar 2025, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour du tirage au sort des provinces à l’époque républicaine. La lente émergence de la procédure extra sortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’Institut de Droit Romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tirages au sort judiciaires à l'époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Franco-Espagnoles d'Histoire de la République Romaine (REFERER), org. Clément Bur et Thibaud Lanfranchi, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse &amp; Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouinciam neglexit. The consequences of the refusal of a province on the cursus honorum during the Roman Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hierarchy, Prestige and Auctoritas: The Cursus Honorum during the Roman Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saragosse (Université), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lex Valeria Cornelia et la réforme des comices centuriates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "la dernière période augustéenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Dalla Rosa et F. Hurlet, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort comme principe du bon gouvernement à l’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le tirage au sort dans le monde romain antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bothorel et F. Hurlet, May 2022, Maison de la recherche, Sorbonne-Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour du vote, du tirage au sort et des pratiques de nomination : les élections de magistrats dans la Rome républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « l’Élection et ses critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Le Digol, E. Rosenblieh et C. Voillot, May 2022, Université Paris 10 - Nanterre, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et la place du peuple dans la procédure de tirage au sort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « carrières populaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Stouder et A. Vincent, Sep 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans le monde romain antique : un bilan historique et historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le tirage au sort dans le monde romain antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bothorel et F. Hurlet, May 2022, Maison de la Recherche de Sorbonne université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des magistrats et des promagistrats aux époques triumvirale et augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche collectif sur les « Fastes augustéens » (« Broughton augustéen »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Baudry et F. Hurlet, Nov 2020, Nanterre (MSH Mondes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans la Rome républicaine et impériale : matériels et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Tirage au sort et démocratie directe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Sintomer et L. Lopez Rabatel, Oct 2015, Athènes, Ecole française d'Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie BOTHOREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-5949-310X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24275824X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Maîtresse de conférences d'histoire ancienne (romaine) à l'université Paris 8.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Docteure en Histoire et Archéologie des mondes anciens de l’université Paris Nanterre depuis 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre titulaire de l'équipe Espri (UMR ArScAn) et membre associée de l'équipe ACT (UMR Orient & Méditerranée).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des provinces sous la République romaine et au début du Principat (227 av. J.-C. – 14 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Nanterre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03649088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité : du monde grec à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOM Editions, Collection "Histoire &amp; Epigraphie", vol. 6, 346 p., 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1354e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par le hasard : le tirage au sort des provinces à Rome (IIIe s. av. J.-C.-Ier s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection de l’École française de Rome, 604, 2023, 9782728315802. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.48514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of G. Ioannidopoulos, La Questure. Histoire d’une magistrature de la République romaine (264-27 av. J.-C.). Brussels: Presses Universitaires de Liège, 2024. Pp. 820, illus. isbn 9782875624208 (pbk), €49.00.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0075435825101056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Irad Malkin, Josine Blok, Drawing lots: from egalitarianism to democracy in ancient Greece. New York: Oxford University Press, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://bmcr.brynmawr.edu/2025/2025.11.31/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour du tirage au sort des provinces à l'époque républicaine. L'émergence de la procédure extra sortem.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de droit français et étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, p. 385-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison du tirage au sort et du vote. Le cas des élections de magistrats dans la Rome républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 134, Dossier "Élection et tirage au sort, pratiques d’hybridation", pp.158-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une des sortes oraculaires dites de &amp;quot;Bahareno della Montagna&amp;quot; (CIL I2 2176)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 231, p. 93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Chillet, Le vote populaire à Rome , textes introduits, traduits et commentés par Clément Chillet, La Roue à Livres. Documents, Paris, Les Belles Lettres, 2023, 656 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Tome XCVIII (1), pp.191-194. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phil.981.0191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture de l'ouvrage The Alternative Augustan Age. – K. Morrell, J. Osgood, K. Welch eds. – Oxford : University Press, 2019. – XVI+394 p. : bibliogr., fig., index. – ISBN : 978.0.19.090140.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de T. Itgenhorst et P. Le Doze (dir.), La norme sous la République romaine et le Haut Empire. Élaboration, diffusion et contournements, Bordeaux, Ausonius, « Scripta Antiqua » n°96, 2017, 681 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94-1, p. 246-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de C. Le Digol, V. Hollard, C. Voilliot et R. Barat (éd.), Histoires d’élections. Représentations et usages du vote de l’Antiquité à nos jours, Paris, CNRS Éditions, 2018, 481 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79-1, pp.261-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03861155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans la Rome républicaine et impériale : matériels et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L. Lopez-Rabatel et Y. Sintomer (dir.), Tirage au sort et démocratie. Histoire, instruments, théories (Hors-Série), p. 157-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouinciam neglexit. The consequences of waiving the right to govern a province for the cursus honorum of aristocrates during the late Roman Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Pina Polo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus Honorum. Pathways to Rank and Power in the Roman Republic.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.293-322, 2025, 978-84-472-2797-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lex Valeria Cornelia de 5 p.C. et la réforme des comices centuriates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Dalla Rosa; F. Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dernière époque augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 188, Ausonius, pp.191-214, 2025, Scripta Antica, 978-2-35613-626-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel et Frédéric Hurlet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité. Du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection "Histoire &amp; Epigraphie", vol. 6, MOM Editions, p. 9-18, 2025, 978-2-35668-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort comme principe du bon gouvernement à l’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l'Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOM Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-160, 2025, Histoire &amp; Epigraphie, 978-2-35668-088-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire carrière sous le regard du peuple. Le rôle de l'opinion populaire dans la procédure de tirage au sort des provinces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Bur; Thibaud Lanfranchi; Ghislaine Stouder; Alexandre Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire carrière. Ascension politique et mobilité sociale dans le monde romain à l'époque républicaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editorial Universidad de Sevilla; Prensas de la Universidad de Zaragoza, pp.287-310, 2025, 979-13-87705-78-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des provinces consulaires et prétoriennes (46 av. J.-C. – 14 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Hurlet (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honores et officia. Reconfiguration du cursus sénatorial aux époques triumvirale et augustéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Res publica Libera, p. 77-106, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civic Sortition in Republican and Imperial Rome: Physical Instruments and Technical Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Lopez-Rabatel et Y. Sintomer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sortition and Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imprint Academic, p. 151-168, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional rupture or pragmatic compromise? The case of the appointment of priuati cum imperio during the Second Punic War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Non-violent institutional breaks in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. S. Lacorte et C. Rosillo-López, Jun 2025, Sevilla/Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sortitio in the 70s BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Roman Republic and the 70s BCE: A Period of Uncertainty and Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. García González, E. Zucchetti, B. Augier and R. Baudry, Jan 2025, London, Institute of Classical Studies, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel du vote à Rome à la fin de l’époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « Le geste du vote »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, org. C. Le Digol, E. Rosenblieh et C. Voillot, Mar 2025, Université Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tirages au sort judiciaires à l'époque républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Franco-Espagnoles d'Histoire de la République Romaine (REFERER), org. Clément Bur et Thibaud Lanfranchi, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Toulouse &amp; Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débats autour du tirage au sort des provinces à l’époque républicaine. La lente émergence de la procédure extra sortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’Institut de Droit Romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouinciam neglexit. The consequences of the refusal of a province on the cursus honorum during the Roman Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hierarchy, Prestige and Auctoritas: The Cursus Honorum during the Roman Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saragosse (Université), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lex Valeria Cornelia et la réforme des comices centuriates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "la dernière période augustéenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Dalla Rosa et F. Hurlet, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et la place du peuple dans la procédure de tirage au sort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « carrières populaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Stouder et A. Vincent, Sep 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans le monde romain antique : un bilan historique et historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le tirage au sort dans le monde romain antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bothorel et F. Hurlet, May 2022, Maison de la Recherche de Sorbonne université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort comme principe du bon gouvernement à l’époque augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le tirage au sort dans le monde romain antique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bothorel et F. Hurlet, May 2022, Maison de la recherche, Sorbonne-Université, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour du vote, du tirage au sort et des pratiques de nomination : les élections de magistrats dans la Rome républicaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « l’Élection et ses critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Le Digol, E. Rosenblieh et C. Voillot, May 2022, Université Paris 10 - Nanterre, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort des magistrats et des promagistrats aux époques triumvirale et augustéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme de recherche collectif sur les « Fastes augustéens » (« Broughton augustéen »)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Baudry et F. Hurlet, Nov 2020, Nanterre (MSH Mondes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans la Rome républicaine et impériale : matériels et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bothorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Tirage au sort et démocratie directe »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Y. Sintomer et L. Lopez Rabatel, Oct 2015, Athènes, Ecole française d'Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80D67197"/>
+    <w:nsid w:val="E7E15BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bothorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5949-310X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24275824X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03649088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bothorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1354e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.48514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075435825101056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.981.0191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/24824" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021648v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523270v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bothorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-5949-310X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24275824X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03649088v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bothorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1354e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203017v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.48514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075435825101056" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766760v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.981.0191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861155v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/24824" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048416v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>