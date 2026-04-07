--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -762,563 +762,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381961v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and sensitive identification of uropathogenic Escherichia coli using a surface-enhanced-Raman-scattering-based biochip</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyvalent Transition‐State Analogues of Sialyl Substrates Strongly Inhibit Bacterial Sialidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Lau</w:t>
+                <w:t xml:space="preserve">Coralie Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nordin Félidj</w:t>
+                <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+                <w:t xml:space="preserve">Amélie Saumonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121174⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202004672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013203v1</w:t>
+                <w:t xml:space="preserve">hal-03003079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyvalent Transition‐State Analogues of Sialyl Substrates Strongly Inhibit Bacterial Sialidases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Bridot</w:t>
+                <w:t xml:space="preserve">Rapid and sensitive identification of uropathogenic Escherichia coli using a surface-enhanced-Raman-scattering-based biochip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina-Cassiana Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moraillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saumonneau</w:t>
+                <w:t xml:space="preserve">Stephanie Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lottin</w:t>
+                <w:t xml:space="preserve">Nordin Félidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.121174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202004672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003079v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucin modified SPR interfaces for studying the effect of flow on pathogen binding to Atlantic salmon mucins</w:t>
+                <w:t xml:space="preserve">Multivalent Thiosialosides and Their Synergistic Interaction with Pathogenic Sialidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">János Tamás Padra</w:t>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pagneux</w:t>
+                <w:t xml:space="preserve">Amelie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Jijie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henrik Sundh</w:t>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.111736⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.2358-2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367926v1</w:t>
+                <w:t xml:space="preserve">hal-02140863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Thiosialosides and Their Synergistic Interaction with Pathogenic Sialidases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mucin modified SPR interfaces for studying the effect of flow on pathogen binding to Atlantic salmon mucins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">János Tamás Padra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Assailly</w:t>
+                <w:t xml:space="preserve">Quentin Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Saumonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Maillasson</w:t>
+                <w:t xml:space="preserve">Henrik Sundh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (9), pp.2358-2365. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.111736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201805790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2019.111736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140863v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Gold(III) Porphyrin by the Pro-metastatic Regulatory Protein Human Galectin-3</w:t>
               </w:r>
@@ -1356,51 +1356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezhda Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (24), pp.4561. </w:t>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medy Nongbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,1026 +1834,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray structure of alisporivir in complex with cyclophilin A at 1.5 Å resolution</w:t>
+                <w:t xml:space="preserve">Targeting Dynamical Binding Processes in the Design of Non-Antibiotic Anti-Adhesives by Molecular Simulation—The Example of FimH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dujardin</w:t>
+                <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome de Ruyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053230X18010415⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23071641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925054v1</w:t>
+                <w:t xml:space="preserve">hal-01925060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Dynamical Binding Processes in the Design of Non-Antibiotic Anti-Adhesives by Molecular Simulation—The Example of FimH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
+                <w:t xml:space="preserve">Aqueous medium-induced micropore formation in plasma polymerized polystyrene: an effective route to inhibit bacteria adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome de Ruyck</w:t>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goedele Roos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Teodora Teslaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lensink</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ionut Topala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pohoata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23071641⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (22), pp.3674 - 3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tb02964k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925060v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous medium-induced micropore formation in plasma polymerized polystyrene: an effective route to inhibit bacteria adhesion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray structure of alisporivir in complex with cyclophilin A at 1.5 Å resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora Teslaru</w:t>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut Topala</w:t>
+                <w:t xml:space="preserve">Prakash Rucktooa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pohoata</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (22), pp.3674 - 3683. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (9), pp.583 - 592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7tb02964k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X18010415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925084v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced graphene oxide/polyethylenimine based immunosensor for the selective and sensitive electrochemical detection of uropathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Dumych</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Karima Kahlouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefania Robakiewicz</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.255 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.12.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796957v1</w:t>
+                <w:t xml:space="preserve">hal-01925128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Integrated Way for Deciphering the Glycan Code for the FimH Lectin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Reduced Graphene Oxide Embedded Polymeric Nanofiber Mats: An ‘On-Demand’ Photothermally-Triggered Antibiotic Release Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Altinbasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianka Golba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Rana Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23112794⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b14784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360571v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced graphene oxide/polyethylenimine based immunosensor for the selective and sensitive electrochemical detection of uropathogenic Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Jijie</w:t>
+                <w:t xml:space="preserve">A Novel Integrated Way for Deciphering the Glycan Code for the FimH Lectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Kahlouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 260, pp.255 - 263. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.12.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules23112794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925128v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Graphene Oxide Embedded Polymeric Nanofiber Mats: An ‘On-Demand’ Photothermally-Triggered Antibiotic Release Platform</w:t>
+                <w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Altinbasak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianka Golba</w:t>
+                <w:t xml:space="preserve">Estelle Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Sanyal</w:t>
+                <w:t xml:space="preserve">Stefania Robakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b14784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925513v1</w:t>
+                <w:t xml:space="preserve">hal-01796957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced antibacterial activity of carbon dots functionalized with ampicillin combined with visible light triggered photodynamic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Dumitrascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.347 - 354. </w:t>
@@ -2891,51 +2891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norovirus devours human milk oligosaccharides rich in α-fucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3129,64 +3129,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation of Tyr137 of the universal Escherichia coli fimbrial adhesin FimH relaxes the tyrosine gate prior to mannose binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Rabbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3263,64 +3263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On demand electrochemical release of drugs from porous reduced graphene oxide modified flexible electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Boulahneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereshteh Chekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,77 +3397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites for Dynamic Protein-Carbohydrate Interactions of O- and C-Linked Mannosides on the E. coli FimH Adhesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Touaibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tze Shiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3512,295 +3512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of FimH as a novel therapeutic target for the treatment of Crohn’s disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective isolation and eradication of E. coli associated with urinary tract infections using anti-fimbrial modified magnetic reduced graphene oxide nanoheaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bernard</w:t>
+                <w:t xml:space="preserve">Fatima Halouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dalila Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengnan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santosh K Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14728222.2017.1363184⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TB01890H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633566v1</w:t>
+                <w:t xml:space="preserve">hal-01716569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective isolation and eradication of E. coli associated with urinary tract infections using anti-fimbrial modified magnetic reduced graphene oxide nanoheaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of FimH as a novel therapeutic target for the treatment of Crohn’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Halouane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roxana Jijie</w:t>
+                <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Meziane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t>
+              <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (9), pp.837 - 847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7TB01890H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14728222.2017.1363184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01716569v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A library of heptyl mannose-functionalized copolymers with distinct compositions, microstructures and neighboring non-sugar motifs as potent antiadhesives of type 1 piliated E. coli</w:t>
               </w:r>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien G Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,64 +3933,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic photothermal cancer therapy with gold nanorods/reduced graphene oxide core/shell nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4093,64 +4093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (10), pp.936-952. </w:t>
@@ -4194,376 +4194,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 980nm driven photothermal ablation of virulent and antibiotic resistant Gram-positive and Gram-negative bacteria strains using Prussian blue nanoparticles</w:t>
+                <w:t xml:space="preserve">Second generation of thiazolylmannosides, FimH antagonists for E. coli-induced Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houcem Maaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roxana Jijie</w:t>
+                <w:t xml:space="preserve">T. Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo-Hui Pan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djamel Drider</w:t>
+                <w:t xml:space="preserve">D. Alvarez Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Caly</w:t>
+                <w:t xml:space="preserve">M. Caudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (16), pp.3913-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob00424e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153645v1</w:t>
+                <w:t xml:space="preserve">hal-02077029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second generation of thiazolylmannosides, FimH antagonists for E. coli-induced Crohn's disease</w:t>
+                <w:t xml:space="preserve">A 980nm driven photothermal ablation of virulent and antibiotic resistant Gram-positive and Gram-negative bacteria strains using Prussian blue nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chalopin</w:t>
+                <w:t xml:space="preserve">Houcem Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alvarez Dorta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Guo-Hui Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caudan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Dumych</w:t>
+                <w:t xml:space="preserve">Delphine Caly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal of Colloid and Interface Science, 480, pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ob00424e⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077029v1</w:t>
+                <w:t xml:space="preserve">hal-03153645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of Crohn’s Disease-Associated Isolates from Other Pathogenic Escherichia coli by Fimbrial Adhesion under Shear Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zagorodko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4653,64 +4653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (4), pp.307-314. </w:t>
@@ -4748,64 +4748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of C-mannosylated anti-adhesives bound to the type 1 fimbrial FimH adhesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome de Ruyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4878,51 +4878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hurtaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,64 +5132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle-based photodynamic therapy based on indocyanine green modified plasmonic nanostructures for inactivation of a Crohn's disease-associated Escherichia coli strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengnan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,64 +5305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chemical Communications (Cambridge, England), 51 (91), pp.16365-16368. </w:t>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Plasmon Resonance (SPR) for the Evaluation of Shear-Force-Dependent Bacterial Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Oancea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan-Ovidiu Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), pp.276-287. </w:t>
@@ -5534,51 +5534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5662,295 +5662,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xibo Yan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t>
+                <w:t xml:space="preserve">Agnès Crepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (6), pp.e01298-15. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (6), pp.1827-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265411v1</w:t>
+                <w:t xml:space="preserve">hal-01174249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Crepet</w:t>
+                <w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Travelet</w:t>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (6), pp.1827-1836. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.e01298-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174249v1</w:t>
+                <w:t xml:space="preserve">hal-01265411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic photothermal destruction of uropathogenic E. coli with reduced graphene oxide and core/shell nanocomposites of gold nanorods/reduced graphene oxide</w:t>
               </w:r>
@@ -6187,77 +6187,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (13), pp.5395 - 5406. </w:t>
@@ -6627,51 +6627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kovensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (36), pp.10029-10038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7250,90 +7250,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mechanisms of bacterial binding to glycomimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7414,51 +7414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome de Ruyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana I. Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Semwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Antwerpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7714,51 +7714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Felpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEGW 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, AMSTERDAM, France</w:t>
@@ -7826,51 +7826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7938,77 +7938,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medy C. Nongbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e congrès naional de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
@@ -8063,51 +8063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medy C. Nongbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,64 +8233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Ruyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Biophysical Techniques in Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -8510,51 +8510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANNOSE DERIVATIVES USEFUL FOR TREATING PATHOLOGIES ASSOCIATED WITH ADHERENT E. COLI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alexander Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,51 +8667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2015EP51415 20150123. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -8772,51 +8772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9170,51 +9170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04906152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Semwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karamolegkou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x24012159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04490346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2023.103486" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Potara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Astilean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03106-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03381961v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Savvides" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612827666210728103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121174" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lottin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Tam&#225;s Padra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sundh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111736" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saumonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805790" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Bogoeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rangelov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Todorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Petrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yordanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jafari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Amiri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmat Abdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Latifi Navid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.10.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Rucktooa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X18010415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Krammer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071641" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Teslaru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Topala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb02964k" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112794" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kahlouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.12.169" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Altinbasak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Golba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sanyal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b14784" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Dumitrascu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.H118.004336" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Zurutuza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b12949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rabbani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zalewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Preston" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516016675" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boulahneche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00687J" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touaibia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Shiao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Turcheniuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24662H" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153645v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Maaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hui Pan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6MTHRVN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201500229" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516002487" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06738c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Oancea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Ovidiu Dima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios5020276" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03205552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Yanguas Serrano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Larroulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01760A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03203870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Weeks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1292-6_42" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Xavier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caveliers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN593Z0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100515" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16H04C3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641736v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iehl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nierengarten" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04468g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taganna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wuhrer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390349" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beeckmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Driessche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Read" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hamelryck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dao Thi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strecker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Krawczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Antwerpen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ruyck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Krammer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00596" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-T3SN0PM1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04906152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Semwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karamolegkou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x24012159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04490346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2023.103486" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Potara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Astilean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03106-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03381961v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Savvides" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612827666210728103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saumonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805790" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Tam&#225;s Padra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sundh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Bogoeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rangelov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Todorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Petrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yordanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jafari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Amiri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmat Abdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Latifi Navid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.10.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Krammer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Teslaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Topala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb02964k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Rucktooa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X18010415" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kahlouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.12.169" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Altinbasak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Golba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sanyal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b14784" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360571v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112794" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Dumitrascu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.H118.004336" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Zurutuza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b12949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rabbani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zalewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Preston" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516016675" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boulahneche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00687J" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touaibia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Shiao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Turcheniuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24662H" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Maaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hui Pan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.07.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6MTHRVN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201500229" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516002487" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06738c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Oancea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Ovidiu Dima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios5020276" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03205552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Yanguas Serrano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Larroulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01760A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03203870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Weeks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1292-6_42" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Xavier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caveliers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN593Z0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100515" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16H04C3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641736v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iehl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nierengarten" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04468g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taganna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wuhrer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390349" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beeckmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Driessche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Read" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hamelryck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dao Thi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strecker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Krawczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Antwerpen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ruyck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Krammer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00596" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-T3SN0PM1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>