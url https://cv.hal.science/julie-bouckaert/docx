--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1834,1026 +1834,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Dynamical Binding Processes in the Design of Non-Antibiotic Anti-Adhesives by Molecular Simulation—The Example of FimH</w:t>
+                <w:t xml:space="preserve">A Novel Integrated Way for Deciphering the Glycan Code for the FimH Lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome de Ruyck</w:t>
+                <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goedele Roos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lensink</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (7), </w:t>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23071641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules23112794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925060v1</w:t>
+                <w:t xml:space="preserve">hal-02360571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous medium-induced micropore formation in plasma polymerized polystyrene: an effective route to inhibit bacteria adhesion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora Teslaru</w:t>
+                <w:t xml:space="preserve">Estelle Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut Topala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pohoata</w:t>
+                <w:t xml:space="preserve">Stefania Robakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7tb02964k⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925084v1</w:t>
+                <w:t xml:space="preserve">hal-01796957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray structure of alisporivir in complex with cyclophilin A at 1.5 Å resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting Dynamical Binding Processes in the Design of Non-Antibiotic Anti-Adhesives by Molecular Simulation—The Example of FimH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome de Ruyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dujardin</w:t>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prakash Rucktooa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+                <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053230X18010415⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23071641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925054v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced graphene oxide/polyethylenimine based immunosensor for the selective and sensitive electrochemical detection of uropathogenic Escherichia coli</w:t>
+                <w:t xml:space="preserve">Aqueous medium-induced micropore formation in plasma polymerized polystyrene: an effective route to inhibit bacteria adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Kahlouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Teodora Teslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Topala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pohoata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.12.169⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (22), pp.3674 - 3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tb02964k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925128v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Graphene Oxide Embedded Polymeric Nanofiber Mats: An ‘On-Demand’ Photothermally-Triggered Antibiotic Release Platform</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray structure of alisporivir in complex with cyclophilin A at 1.5 Å resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Sanyal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash Rucktooa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b14784⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (9), pp.583 - 592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X18010415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925513v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Integrated Way for Deciphering the Glycan Code for the FimH Lectin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced Graphene Oxide Embedded Polymeric Nanofiber Mats: An ‘On-Demand’ Photothermally-Triggered Antibiotic Release Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Ismail Altinbasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianka Golba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23112794⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b14784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360571v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+                <w:t xml:space="preserve">Reduced graphene oxide/polyethylenimine based immunosensor for the selective and sensitive electrochemical detection of uropathogenic Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Kahlouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefania Robakiewicz</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.255 - 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.12.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796957v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced antibacterial activity of carbon dots functionalized with ampicillin combined with visible light triggered photodynamic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Dumitrascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.347 - 354. </w:t>
@@ -3110,295 +3110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of Tyr137 of the universal Escherichia coli fimbrial adhesin FimH relaxes the tyrosine gate prior to mannose binding</w:t>
+                <w:t xml:space="preserve">On demand electrochemical release of drugs from porous reduced graphene oxide modified flexible electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Rabbani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Goedele Roos</w:t>
+                <w:t xml:space="preserve">Samia Boulahneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Zalewski</w:t>
+                <w:t xml:space="preserve">Fereshteh Chekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Preston</w:t>
+                <w:t xml:space="preserve">Santosh K Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, IUCrJ, 4 (Pt 1), pp.7-23. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (32), pp.6557-6565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052252516016675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7TB00687J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393031v1</w:t>
+                <w:t xml:space="preserve">hal-01679631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On demand electrochemical release of drugs from porous reduced graphene oxide modified flexible electrodes</w:t>
+                <w:t xml:space="preserve">Mutation of Tyr137 of the universal Escherichia coli fimbrial adhesin FimH relaxes the tyrosine gate prior to mannose binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Boulahneche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Said Rabbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fereshteh Chekin</w:t>
+                <w:t xml:space="preserve">Adam Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh K Singh</w:t>
+                <w:t xml:space="preserve">Roland Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (32), pp.6557-6565. </w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IUCrJ, 4 (Pt 1), pp.7-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7TB00687J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052252516016675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679631v1</w:t>
+                <w:t xml:space="preserve">hal-02393031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites for Dynamic Protein-Carbohydrate Interactions of O- and C-Linked Mannosides on the E. coli FimH Adhesin</w:t>
               </w:r>
@@ -3570,51 +3570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengnan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh K Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t>
@@ -3780,377 +3780,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A library of heptyl mannose-functionalized copolymers with distinct compositions, microstructures and neighboring non-sugar motifs as potent antiadhesives of type 1 piliated E. coli</w:t>
+                <w:t xml:space="preserve">Plasmonic photothermal cancer therapy with gold nanorods/reduced graphene oxide core/shell nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xibo Yan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+                <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien G Gouin</w:t>
+                <w:t xml:space="preserve">Volodymyr Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (15), pp.2674-2683. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.1600-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6py00118a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5RA24662H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396465v1</w:t>
+                <w:t xml:space="preserve">hal-01693288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic photothermal cancer therapy with gold nanorods/reduced graphene oxide core/shell nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of Crohn’s Disease-Associated Isolates from Other Pathogenic Escherichia coli by Fimbrial Adhesion under Shear Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Oleksandr Zagorodko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA24662H⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology5020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693288v1</w:t>
+                <w:t xml:space="preserve">hal-01741244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antiadhesive Strategy in Crohn′s Disease: Orally Active Mannosides to Decolonize Pathogenic Escherichia coli from the Gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (10), pp.936-952. </w:t>
@@ -4164,51 +4164,51 @@
                 <w:t xml:space="preserve">⟨10.1002/cbic.201600018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4474,1617 +4474,1617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Crohn’s Disease-Associated Isolates from Other Pathogenic Escherichia coli by Fimbrial Adhesion under Shear Force</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Affinity of Glycan-Modified Nanodiamonds towards Lectins and Uropathogenic Escherichia Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Turcheniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology5020014⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (4), pp.307-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201500229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741244v1</w:t>
+                <w:t xml:space="preserve">hal-01679652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of Glycan-Modified Nanodiamonds towards Lectins and Uropathogenic Escherichia Coli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
+                <w:t xml:space="preserve">Structures of C-mannosylated anti-adhesives bound to the type 1 fimbrial FimH adhesin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome de Ruyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.201500229⟩</w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (Pt 3), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052252516002487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679652v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures of C-mannosylated anti-adhesives bound to the type 1 fimbrial FimH adhesin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lensink</w:t>
+                <w:t xml:space="preserve">Evaluation of monovalent and multivalent iminosugars to modulate Candida albicans β-1,2-mannosyltransferase activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052252516002487⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 429, pp.123-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171882v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of monovalent and multivalent iminosugars to modulate Candida albicans β-1,2-mannosyltransferase activities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Candida albicans beta-1,2-mannosyltransferase Bmt3 prompts the elongation of the cell-wall phosphopeptidomannan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hurtaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Emeline Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Mee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.203-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwv094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01270902v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans beta-1,2-mannosyltransferase Bmt3 prompts the elongation of the cell-wall phosphopeptidomannan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Mee</w:t>
+                <w:t xml:space="preserve">Particle-based photodynamic therapy based on indocyanine green modified plasmonic nanostructures for inactivation of a Crohn's disease-associated Escherichia coli strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengnan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwv094⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal of Materials Chemistry B, 4 (15), pp.2598-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TB02697K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362848v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-based photodynamic therapy based on indocyanine green modified plasmonic nanostructures for inactivation of a Crohn's disease-associated Escherichia coli strain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chengnan Li</w:t>
+                <w:t xml:space="preserve">A library of heptyl mannose-functionalized copolymers with distinct compositions, microstructures and neighboring non-sugar motifs as potent antiadhesives of type 1 piliated E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien G Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Journal of Materials Chemistry B, 4 (15), pp.2598-2605. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (15), pp.2674-2683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5TB02697K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6py00118a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206159v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly effective photodynamic inactivation of E. coli using gold nanorods/SiO2 core-shell nanostructures with embedded verteporfin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Volodymyr Turcheniuk</w:t>
+                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Hage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
+                <w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc06738c⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.e01298-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171761v1</w:t>
+                <w:t xml:space="preserve">hal-01265411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Plasmon Resonance (SPR) for the Evaluation of Shear-Force-Dependent Bacterial Adhesion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florin Oancea</w:t>
+                <w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan-Ovidiu Dima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
+                <w:t xml:space="preserve">Y. Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios5020276⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (46), pp.11369 - 11375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172933v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Brissonnet</w:t>
+                <w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Deniaud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cremet</w:t>
+                <w:t xml:space="preserve">Agnès Crepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (6), pp.1827-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931394v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t>
+                <w:t xml:space="preserve">Plasmonic photothermal destruction of uropathogenic E. coli with reduced graphene oxide and core/shell nanocomposites of gold nanorods/reduced graphene oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xibo Yan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Crepet</w:t>
+                <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Travelet</w:t>
+                <w:t xml:space="preserve">Charles-Henri Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanda Spadavecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aritz Yanguas Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Larroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Materials Chemistry B, 3 (3), pp.375-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TB01760A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174249v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Surface Plasmon Resonance (SPR) for the Evaluation of Shear-Force-Dependent Bacterial Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Oancea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan-Ovidiu Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.276-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios5020276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265411v1</w:t>
+                <w:t xml:space="preserve">hal-03172933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic photothermal destruction of uropathogenic E. coli with reduced graphene oxide and core/shell nanocomposites of gold nanorods/reduced graphene oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Highly effective photodynamic inactivation of E. coli using gold nanorods/SiO2 core-shell nanostructures with embedded verteporfin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Turcheniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iban Larroulet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Journal of Materials Chemistry B, 3 (3), pp.375-386. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chemical Communications (Cambridge, England), 51 (91), pp.16365-16368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4TB01760A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cc06738c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205552v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-angle X-ray scattering to obtain models of multivalent lectin-glycan complexes</w:t>
               </w:r>
@@ -6155,295 +6155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolylaminomannosides As Potent Antiadhesives of Type 1 Piliated Escherichia coli Isolated from Crohn’s Disease Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the recombinant Candida albicans β-1,2 mannosyltransferase that initiates the β-mannosylation of cell-wall phosphopeptidomannan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Brument</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+                <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goedele Roos</w:t>
+                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm400723n⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 457 (2), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20131012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931359v1</w:t>
+                <w:t xml:space="preserve">hal-00875881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the recombinant Candida albicans β-1,2 mannosyltransferase that initiates the β-mannosylation of cell-wall phosphopeptidomannan.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiazolylaminomannosides As Potent Antiadhesives of Type 1 Piliated Escherichia coli Isolated from Crohn’s Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
+                <w:t xml:space="preserve">Sami Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 457 (2), pp.347-360. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (13), pp.5395 - 5406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20131012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm400723n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875881v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heptyl α-D-mannosides grafted on a β-cyclodextrin core to interfere with Escherichia coli adhesion: an in vivo multivalent effect</w:t>
               </w:r>
@@ -6569,420 +6569,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of Escherichia coli type-1 fimbrial adhesins by using multimeric heptyl α- D -mannoside probes with a carbohydrate core</w:t>
+                <w:t xml:space="preserve">The functional valency of dodecamannosylated fullerenes with Escherichia coli FimH - Towards novel bacterial antiadhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Almant</w:t>
+                <w:t xml:space="preserve">M. Durka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Moreau</w:t>
+                <w:t xml:space="preserve">K. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kovensky</w:t>
+                <w:t xml:space="preserve">J. Iehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouckaert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Nierengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201100515⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (4), pp.1321-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc04468g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641795v1</w:t>
+                <w:t xml:space="preserve">hal-00641736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional valency of dodecamannosylated fullerenes with Escherichia coli FimH - Towards novel bacterial antiadhesives</w:t>
+                <w:t xml:space="preserve">Glycosylation changes as important factors for the susceptibility to urinary tract infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Durka</w:t>
+                <w:t xml:space="preserve">J. Taganna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Buffet</w:t>
+                <w:t xml:space="preserve">A. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Iehl</w:t>
+                <w:t xml:space="preserve">M. Wuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Holler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc04468g⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.349-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST0390349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641736v1</w:t>
+                <w:t xml:space="preserve">hal-00641767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosylation changes as important factors for the susceptibility to urinary tract infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clustering of Escherichia coli type-1 fimbrial adhesins by using multimeric heptyl α- D -mannoside probes with a carbohydrate core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Almant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Taganna</w:t>
+                <w:t xml:space="preserve">V. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Boer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">J. Kovensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (36), pp.10029-10038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201100515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST0390349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641767v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of &amp;lt;i&amp;gt;Pterocarpus angolensis&amp;lt;/i&amp;gt; lectin in complex with glucose, sucrose and turanose</w:t>
               </w:r>
@@ -7119,51 +7119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Hamelryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Loris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Dao Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7250,51 +7250,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mechanisms of bacterial binding to glycomimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,90 +7375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiochemical tuning of potent escherichia coli anti-adhesives by microencapsulation and methylene homologation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome de Ruyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana I. Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Semwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Antwerpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,64 +8233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Ruyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Biophysical Techniques in Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -8628,77 +8628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORALLY AVAILABLE COMPOUNDS, A PROCESS FOR PREPARING THE SAME AND THEIR USES AS ANTI-ADHESIVE DRUGS FOR TREATING E. COLI INDUCED INFLAMMATORY BOWEL DISEASES SUCH AS CROHN'S DISEASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8759,64 +8759,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9170,51 +9170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04906152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Semwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karamolegkou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x24012159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04490346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2023.103486" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Potara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Astilean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03106-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03381961v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Savvides" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612827666210728103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saumonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805790" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Tam&#225;s Padra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sundh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Bogoeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rangelov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Todorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Petrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yordanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jafari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Amiri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmat Abdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Latifi Navid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.10.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Krammer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Teslaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Topala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb02964k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Rucktooa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X18010415" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kahlouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.12.169" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Altinbasak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Golba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sanyal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b14784" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360571v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112794" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Dumitrascu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.H118.004336" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Zurutuza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b12949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rabbani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zalewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Preston" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516016675" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boulahneche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00687J" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touaibia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Shiao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693288v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Turcheniuk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24662H" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Maaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hui Pan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.07.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6MTHRVN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679652v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201500229" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171882v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516002487" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06738c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172933v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Oancea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Ovidiu Dima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios5020276" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03205552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Yanguas Serrano" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Larroulet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01760A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03203870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Weeks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1292-6_42" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Xavier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caveliers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN593Z0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100515" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16H04C3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641736v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iehl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nierengarten" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04468g" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taganna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wuhrer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390349" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beeckmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Driessche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Read" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hamelryck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dao Thi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strecker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Krawczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Antwerpen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ruyck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Krammer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00596" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-T3SN0PM1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04906152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Semwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karamolegkou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x24012159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04490346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2023.103486" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Potara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Astilean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03106-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03381961v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Savvides" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612827666210728103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saumonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805790" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Tam&#225;s Padra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sundh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Bogoeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rangelov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Todorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Petrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yordanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jafari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Amiri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmat Abdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Latifi Navid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.10.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Krammer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112794" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071641" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Teslaru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Topala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb02964k" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Rucktooa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X18010415" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Altinbasak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Golba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sanyal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b14784" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kahlouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.12.169" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Dumitrascu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.H118.004336" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Zurutuza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b12949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boulahneche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00687J" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rabbani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zalewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Preston" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516016675" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touaibia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Shiao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Turcheniuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24662H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Maaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hui Pan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.07.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6MTHRVN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201500229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516002487" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03205552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Yanguas Serrano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Larroulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01760A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Oancea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Ovidiu Dima" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios5020276" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171761v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06738c" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03203870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Weeks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1292-6_42" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Xavier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caveliers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN593Z0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iehl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nierengarten" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04468g" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taganna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wuhrer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390349" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100515" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16H04C3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beeckmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Driessche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Read" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hamelryck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dao Thi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strecker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Krawczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Antwerpen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ruyck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Krammer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00596" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-T3SN0PM1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>