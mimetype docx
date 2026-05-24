--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -762,338 +762,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381961v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyvalent Transition‐State Analogues of Sialyl Substrates Strongly Inhibit Bacterial Sialidases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid and sensitive identification of uropathogenic Escherichia coli using a surface-enhanced-Raman-scattering-based biochip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina-Cassiana Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moraillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Assailly</w:t>
+                <w:t xml:space="preserve">Stephanie Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Bridot</w:t>
+                <w:t xml:space="preserve">Nordin Félidj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saumonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202004672⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.121174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003079v1</w:t>
+                <w:t xml:space="preserve">hal-03013203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and sensitive identification of uropathogenic Escherichia coli using a surface-enhanced-Raman-scattering-based biochip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Moraillon</w:t>
+                <w:t xml:space="preserve">Polyvalent Transition‐State Analogues of Sialyl Substrates Strongly Inhibit Bacterial Sialidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Assailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Lau</w:t>
+                <w:t xml:space="preserve">Amélie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nordin Félidj</w:t>
+                <w:t xml:space="preserve">Paul Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 219, pp.121174. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202004672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013203v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivalent Thiosialosides and Their Synergistic Interaction with Pathogenic Sialidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,51 +1356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezhda Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (24), pp.4561. </w:t>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medy Nongbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1834,1026 +1834,1026 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Integrated Way for Deciphering the Glycan Code for the FimH Lectin</w:t>
+                <w:t xml:space="preserve">Targeting Dynamical Binding Processes in the Design of Non-Antibiotic Anti-Adhesives by Molecular Simulation—The Example of FimH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome de Ruyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (11), pp.2794. </w:t>
+              <w:t xml:space="preserve">, 2018, 23 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23112794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules23071641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360571v1</w:t>
+                <w:t xml:space="preserve">hal-01925060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous medium-induced micropore formation in plasma polymerized polystyrene: an effective route to inhibit bacteria adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Dumych</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Garénaux</w:t>
+                <w:t xml:space="preserve">Teodora Teslaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Robakiewicz</w:t>
+                <w:t xml:space="preserve">Ionut Topala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Pohoata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (22), pp.3674 - 3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7tb02964k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796957v1</w:t>
+                <w:t xml:space="preserve">hal-01925084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Dynamical Binding Processes in the Design of Non-Antibiotic Anti-Adhesives by Molecular Simulation—The Example of FimH</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray structure of alisporivir in complex with cyclophilin A at 1.5 Å resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goedele Roos</w:t>
+                <w:t xml:space="preserve">Marie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lensink</w:t>
+                <w:t xml:space="preserve">Prakash Rucktooa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23071641⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (9), pp.583 - 592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X18010415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925060v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous medium-induced micropore formation in plasma polymerized polystyrene: an effective route to inhibit bacteria adhesion</w:t>
+                <w:t xml:space="preserve">Reduced graphene oxide/polyethylenimine based immunosensor for the selective and sensitive electrochemical detection of uropathogenic Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Kahlouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valentin Pohoata</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7tb02964k⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 260, pp.255 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.12.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925084v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray structure of alisporivir in complex with cyclophilin A at 1.5 Å resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Graphene Oxide Embedded Polymeric Nanofiber Mats: An ‘On-Demand’ Photothermally-Triggered Antibiotic Release Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Altinbasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianka Golba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dujardin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rana Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053230X18010415⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b14784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925054v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Graphene Oxide Embedded Polymeric Nanofiber Mats: An ‘On-Demand’ Photothermally-Triggered Antibiotic Release Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Integrated Way for Deciphering the Glycan Code for the FimH Lectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Blossey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Altinbasak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rana Sanyal</w:t>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b14784⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23112794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925513v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced graphene oxide/polyethylenimine based immunosensor for the selective and sensitive electrochemical detection of uropathogenic Escherichia coli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Jijie</w:t>
+                <w:t xml:space="preserve">Oligomannose-Rich Membranes of Dying Intestinal Epithelial Cells Promote Host Colonization by Adherent-Invasive E. coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Kahlouche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">Stefania Robakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 260, pp.255 - 263. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.12.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925128v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced antibacterial activity of carbon dots functionalized with ampicillin combined with visible light triggered photodynamic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Dumitrascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 170, pp.347 - 354. </w:t>
@@ -3110,295 +3110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On demand electrochemical release of drugs from porous reduced graphene oxide modified flexible electrodes</w:t>
+                <w:t xml:space="preserve">Mutation of Tyr137 of the universal Escherichia coli fimbrial adhesin FimH relaxes the tyrosine gate prior to mannose binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Boulahneche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barras</w:t>
+                <w:t xml:space="preserve">Said Rabbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fereshteh Chekin</w:t>
+                <w:t xml:space="preserve">Adam Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santosh K Singh</w:t>
+                <w:t xml:space="preserve">Roland Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (32), pp.6557-6565. </w:t>
+              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IUCrJ, 4 (Pt 1), pp.7-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7TB00687J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2052252516016675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679631v1</w:t>
+                <w:t xml:space="preserve">hal-02393031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation of Tyr137 of the universal Escherichia coli fimbrial adhesin FimH relaxes the tyrosine gate prior to mannose binding</w:t>
+                <w:t xml:space="preserve">On demand electrochemical release of drugs from porous reduced graphene oxide modified flexible electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Rabbani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Goedele Roos</w:t>
+                <w:t xml:space="preserve">Samia Boulahneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Zalewski</w:t>
+                <w:t xml:space="preserve">Fereshteh Chekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Preston</w:t>
+                <w:t xml:space="preserve">Santosh K Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Crystallography journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, IUCrJ, 4 (Pt 1), pp.7-23. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (32), pp.6557-6565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052252516016675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7TB00687J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393031v1</w:t>
+                <w:t xml:space="preserve">hal-01679631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites for Dynamic Protein-Carbohydrate Interactions of O- and C-Linked Mannosides on the E. coli FimH Adhesin</w:t>
               </w:r>
@@ -3423,51 +3423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tze Shiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3570,51 +3570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengnan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh K Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (40), pp.8133-8142. </w:t>
@@ -3799,64 +3799,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic photothermal cancer therapy with gold nanorods/reduced graphene oxide core/shell nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,587 +3914,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Crohn’s Disease-Associated Isolates from Other Pathogenic Escherichia coli by Fimbrial Adhesion under Shear Force</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Antiadhesive Strategy in Crohn′s Disease: Orally Active Mannosides to Decolonize Pathogenic Escherichia coli from the Gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Zagorodko</w:t>
+                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Cogez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Thibaut Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Chalopin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (10), pp.936-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201600018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology5020014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741244v1</w:t>
+                <w:t xml:space="preserve">hal-02077036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antiadhesive Strategy in Crohn′s Disease: Orally Active Mannosides to Decolonize Pathogenic Escherichia coli from the Gut</w:t>
+                <w:t xml:space="preserve">Second generation of thiazolylmannosides, FimH antagonists for E. coli-induced Crohn's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
+                <w:t xml:space="preserve">T. Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alvarez Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Goedele Roos</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201600018⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (16), pp.3913-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ob00424e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077036v1</w:t>
+                <w:t xml:space="preserve">hal-02077029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second generation of thiazolylmannosides, FimH antagonists for E. coli-induced Crohn's disease</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 980nm driven photothermal ablation of virulent and antibiotic resistant Gram-positive and Gram-negative bacteria strains using Prussian blue nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caudan</w:t>
+                <w:t xml:space="preserve">Houcem Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dumych</w:t>
+                <w:t xml:space="preserve">Guo-Hui Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Drider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Caly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ob00424e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal of Colloid and Interface Science, 480, pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077029v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 980nm driven photothermal ablation of virulent and antibiotic resistant Gram-positive and Gram-negative bacteria strains using Prussian blue nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Djamel Drider</w:t>
+                <w:t xml:space="preserve">Differentiation of Crohn’s Disease-Associated Isolates from Other Pathogenic Escherichia coli by Fimbrial Adhesion under Shear Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Caly</w:t>
+                <w:t xml:space="preserve">Oleksandr Zagorodko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology5020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03153645v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinity of Glycan-Modified Nanodiamonds towards Lectins and Uropathogenic Escherichia Coli</w:t>
               </w:r>
@@ -4519,64 +4519,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (4), pp.307-314. </w:t>
@@ -4614,64 +4614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures of C-mannosylated anti-adhesives bound to the type 1 fimbrial FimH adhesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome de Ruyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4858,295 +4858,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans beta-1,2-mannosyltransferase Bmt3 prompts the elongation of the cell-wall phosphopeptidomannan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anais Mee</w:t>
+                <w:t xml:space="preserve">Particle-based photodynamic therapy based on indocyanine green modified plasmonic nanostructures for inactivation of a Crohn's disease-associated Escherichia coli strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Jijie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengnan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwv094⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Journal of Materials Chemistry B, 4 (15), pp.2598-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TB02697K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362848v1</w:t>
+                <w:t xml:space="preserve">hal-03206159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-based photodynamic therapy based on indocyanine green modified plasmonic nanostructures for inactivation of a Crohn's disease-associated Escherichia coli strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kostiantyn Turcheniuk</w:t>
+                <w:t xml:space="preserve">Candida albicans beta-1,2-mannosyltransferase Bmt3 prompts the elongation of the cell-wall phosphopeptidomannan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Mee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Journal of Materials Chemistry B, 4 (15), pp.2598-2605. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.203-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5TB02697K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwv094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206159v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A library of heptyl mannose-functionalized copolymers with distinct compositions, microstructures and neighboring non-sugar motifs as potent antiadhesives of type 1 piliated E. coli</w:t>
               </w:r>
@@ -5260,429 +5260,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+                <w:t xml:space="preserve">L. Cremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (6), pp.e01298-15. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (46), pp.11369 - 11375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265411v1</w:t>
+                <w:t xml:space="preserve">hal-01931394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition profiles of mono- and polyvalent FimH antagonists against 10 different Escherichia coli strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Chalopin</w:t>
+                <w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Brissonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Deniaud</w:t>
+                <w:t xml:space="preserve">Agnès Crepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cremet</w:t>
+                <w:t xml:space="preserve">Christophe Travelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (46), pp.11369 - 11375. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (6), pp.1827-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ob01581b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931394v1</w:t>
+                <w:t xml:space="preserve">hal-01174249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycopolymers as Antiadhesives of E. coil Strains Inducing Inflammatory Bowel Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Heptylmannoside-Based Glycoconjugate Antiadhesive Compounds against Adherent-Invasive Escherichia coli Bacteria Associated with Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xibo Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Crepet</w:t>
+                <w:t xml:space="preserve">Dimitri Alvarez Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Travelet</w:t>
+                <w:t xml:space="preserve">Richard Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (6), pp.1827-1836. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.e01298-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01298-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174249v1</w:t>
+                <w:t xml:space="preserve">hal-01265411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic photothermal destruction of uropathogenic E. coli with reduced graphene oxide and core/shell nanocomposites of gold nanorods/reduced graphene oxide</w:t>
               </w:r>
@@ -5802,51 +5802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Plasmon Resonance (SPR) for the Evaluation of Shear-Force-Dependent Bacterial Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5975,64 +5975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Turcheniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Chemical Communications (Cambridge, England), 51 (91), pp.16365-16368. </w:t>
@@ -6155,295 +6155,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the recombinant Candida albicans β-1,2 mannosyltransferase that initiates the β-mannosylation of cell-wall phosphopeptidomannan.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiazolylaminomannosides As Potent Antiadhesives of Type 1 Piliated Escherichia coli Isolated from Crohn’s Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
+                <w:t xml:space="preserve">Sami Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Sivignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20131012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (13), pp.5395 - 5406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm400723n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875881v1</w:t>
+                <w:t xml:space="preserve">hal-01931359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiazolylaminomannosides As Potent Antiadhesives of Type 1 Piliated Escherichia coli Isolated from Crohn’s Disease Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the recombinant Candida albicans β-1,2 mannosyltransferase that initiates the β-mannosylation of cell-wall phosphopeptidomannan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenima Sfihi-Loualia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Brument</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Dumych</w:t>
+                <w:t xml:space="preserve">Bernadette Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goedele Roos</w:t>
+                <w:t xml:space="preserve">Frédéric Krzewinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (13), pp.5395 - 5406. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 457 (2), pp.347-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm400723n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20131012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931359v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heptyl α-D-mannosides grafted on a β-cyclodextrin core to interfere with Escherichia coli adhesion: an in vivo multivalent effect</w:t>
               </w:r>
@@ -7250,90 +7250,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mechanisms of bacterial binding to glycomimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7375,90 +7375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiochemical tuning of potent escherichia coli anti-adhesives by microencapsulation and methylene homologation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome de Ruyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana I. Dumych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7567,51 +7567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Krawczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubham Semwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Antwerpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,51 +7826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Landemarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medy C. Nongbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8063,51 +8063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Cauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bridot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medy C. Nongbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,64 +8233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Ruyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Krammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goedele Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Biophysical Techniques in Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -8654,64 +8654,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Alvarez-Dorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2015EP51415 20150123. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -8772,51 +8772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Darfeuille-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Bilyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.G. Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9170,51 +9170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04906152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Semwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karamolegkou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x24012159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04490346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2023.103486" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Potara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Astilean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03106-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03381961v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Savvides" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612827666210728103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004672" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121174" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saumonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805790" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Tam&#225;s Padra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sundh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Bogoeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rangelov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Todorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Petrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yordanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jafari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Amiri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmat Abdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Latifi Navid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.10.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Krammer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112794" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925060v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071641" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Teslaru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Topala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb02964k" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Rucktooa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X18010415" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Altinbasak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Golba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sanyal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b14784" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kahlouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.12.169" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Dumitrascu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.H118.004336" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Zurutuza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b12949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boulahneche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00687J" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393031v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rabbani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zalewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Preston" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516016675" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touaibia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Shiao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Turcheniuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24662H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153645v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Maaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hui Pan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.07.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6MTHRVN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201500229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516002487" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03205552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Yanguas Serrano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Larroulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01760A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Oancea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Ovidiu Dima" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios5020276" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171761v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06738c" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03203870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Weeks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1292-6_42" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Xavier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caveliers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN593Z0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iehl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nierengarten" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04468g" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taganna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wuhrer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390349" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100515" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16H04C3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beeckmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Driessche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Read" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hamelryck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dao Thi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strecker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Krawczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Antwerpen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ruyck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Krammer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00596" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-T3SN0PM1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04906152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Semwal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Karamolegkou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flament" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Raouraoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Verstraete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2053230x24012159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04490346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Colombel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2023.103486" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04106623v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Safran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad134" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina-Cassiana Andrei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moraillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Potara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simion Astilean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03106-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03381961v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Savvides" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612827666210728103524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordin F&#233;lidj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121174" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bridot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lottin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004672" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saumonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805790" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Tam&#225;s Padra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pagneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Jijie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sundh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2019.111736" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408764v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Bogoeva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Rangelov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Todorova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02382103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiya Petrova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yordanova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619300209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360573v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Cauwel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy Nongbe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc05545b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Jafari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Amiri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmat Abdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Latifi Navid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.10.029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Krammer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome de Ruyck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele Roos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lensink" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23071641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925084v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Teslaru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Topala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pohoata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7tb02964k" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dujardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Rucktooa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X18010415" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925128v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kahlouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.12.169" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925513v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Altinbasak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Golba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Sanyal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b14784" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360571v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Bilyy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Blossey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23112794" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01796957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Dumych" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gar&#233;naux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Robakiewicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00742" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Dumitrascu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925059v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.H118.004336" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengnan Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Zurutuza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b12949" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rabbani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zalewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Preston" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516016675" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boulahneche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Chekin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh K Singh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB00687J" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touaibia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tze Shiao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingan Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Halouane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Meziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01890H" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien G. Gouin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barnich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14728222.2017.1363184" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Turcheniuk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Turcheniuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24662H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chalopin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201600018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXLC61PM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02077029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chalopin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvarez Dorta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caudan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumych" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob00424e" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Maaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hui Pan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6MTHRVN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zagorodko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology5020014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679652v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201500229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171882v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252516002487" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenima Sfihi-Loualia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2016.01.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C38TRTWX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03206159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB02697K" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fabre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fradin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Mee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwv094" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396465v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G Gouin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00118a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brissonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cremet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob01581b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174249v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Crepet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00413" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alvarez Dorta" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01298-15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03205552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Hage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritz Yanguas Serrano" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Larroulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01760A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172933v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Oancea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan-Ovidiu Dima" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios5020276" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03171761v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc06738c" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03203870v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Weeks" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1292-6_42" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01931359v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm400723n" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875881v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Pourcelot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Krzewinski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20131012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03217959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoli Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Xavier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Almant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Caveliers" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN593Z0M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Buffet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iehl" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Nierengarten" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc04468g" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taganna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Boer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wuhrer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouckaert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390349" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kovensky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201100515" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16H04C3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beeckmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Driessche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Read" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309817v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Hamelryck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dao Thi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strecker" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bongiovanni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607981v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana I. Dumych" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700061" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Krawczyk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Antwerpen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046355v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaprenet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Felpin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959956v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Landemarre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196790v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medy C. Nongbe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925147v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Ruyck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Krammer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colomb" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00596" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-T3SN0PM1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Alexander Alvarez-Dorta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Bellamy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chalopin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959183v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Gouin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959197v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Darfeuille-Michaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>