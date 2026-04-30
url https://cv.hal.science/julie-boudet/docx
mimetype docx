--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -2614,563 +2614,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus-induced down-regulation of root water transport involves reactive oxygen species-activated cell signalling and plasma membrane intrinsic protein internalization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Boursiac</w:t>
+                <w:t xml:space="preserve">Multiple phosphorylations in the C-terminal tail of plant plasma membrane aquaporins: role in subcellular trafficking of AtPIP2;1 in response to salt stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodana Prak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03594.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.1019-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M700566-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330107v1</w:t>
+                <w:t xml:space="preserve">hal-00287678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolichol biosynthesis and its effects on the unfolded protein response and abiotic stress resistance in Arabidopsis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hairong Zhang</w:t>
+                <w:t xml:space="preserve">The response of Arabidopsis root water transport to a challenging environment implicates reactive oxygen species- and phosphorylation-dependent internalization of aquaporins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodana Prak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiyoshi Ohyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+                <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhizhong Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jilai Yang</w:t>
+                <w:t xml:space="preserve">Doan D. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.108.061150⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (12), pp.1096-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.3.12.7002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330503v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple phosphorylations in the C-terminal tail of plant plasma membrane aquaporins: role in subcellular trafficking of AtPIP2;1 in response to salt stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulus-induced down-regulation of root water transport involves reactive oxygen species-activated cell signalling and plasma membrane intrinsic protein internalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Postaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan-Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodana Prak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M700566-MCP200⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (2), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03594.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287678v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of Arabidopsis root water transport to a challenging environment implicates reactive oxygen species- and phosphorylation-dependent internalization of aquaporins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sodana Prak</w:t>
+                <w:t xml:space="preserve">Dolichol biosynthesis and its effects on the unfolded protein response and abiotic stress resistance in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hairong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Ohyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Postaire</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan D. Luu</w:t>
+                <w:t xml:space="preserve">Jilai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (12), pp.1096-1098. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (7), pp.1879-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.3.12.7002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.061150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661016v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profiling and structure-function analysis of late embryogenesis abundant (LEA) proteins associated with desiccation tolerance in the legume seed Medicago truncatula</w:t>
               </w:r>
@@ -3933,51 +3933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB6DC767"/>
+    <w:nsid w:val="A957A0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4164,51 +4164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-boudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2541-853X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Joannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Sutka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163113" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Ohyama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilai Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodana Prak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700566-MCP200" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.12.7002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-boudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2541-853X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Joannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Sutka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163113" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodana Prak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700566-MCP200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.12.7002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Ohyama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilai Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>