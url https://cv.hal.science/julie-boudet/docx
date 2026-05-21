--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2614,563 +2614,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple phosphorylations in the C-terminal tail of plant plasma membrane aquaporins: role in subcellular trafficking of AtPIP2;1 in response to salt stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulus-induced down-regulation of root water transport involves reactive oxygen species-activated cell signalling and plasma membrane intrinsic protein internalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodana Prak</w:t>
+                <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Hem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Boudet</w:t>
+                <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M700566-MCP200⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (2), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03594.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287678v1</w:t>
+                <w:t xml:space="preserve">hal-00330107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of Arabidopsis root water transport to a challenging environment implicates reactive oxygen species- and phosphorylation-dependent internalization of aquaporins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sodana Prak</w:t>
+                <w:t xml:space="preserve">Dolichol biosynthesis and its effects on the unfolded protein response and abiotic stress resistance in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hairong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Ohyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan D. Luu</w:t>
+                <w:t xml:space="preserve">Zhizhong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.3.12.7002⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (7), pp.1879-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.108.061150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661016v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus-induced down-regulation of root water transport involves reactive oxygen species-activated cell signalling and plasma membrane intrinsic protein internalization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Boursiac</w:t>
+                <w:t xml:space="preserve">Multiple phosphorylations in the C-terminal tail of plant plasma membrane aquaporins: role in subcellular trafficking of AtPIP2;1 in response to salt stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodana Prak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03594.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (6), pp.1019-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M700566-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330107v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolichol biosynthesis and its effects on the unfolded protein response and abiotic stress resistance in Arabidopsis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kiyoshi Ohyama</w:t>
+                <w:t xml:space="preserve">The response of Arabidopsis root water transport to a challenging environment implicates reactive oxygen species- and phosphorylation-dependent internalization of aquaporins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodana Prak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhizhong Chen</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilai Yang</w:t>
+                <w:t xml:space="preserve">Doan D. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (7), pp.1879-98. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (12), pp.1096-1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.108.061150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.3.12.7002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330503v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profiling and structure-function analysis of late embryogenesis abundant (LEA) proteins associated with desiccation tolerance in the legume seed Medicago truncatula</w:t>
               </w:r>
@@ -3933,51 +3933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A957A0B2"/>
+    <w:nsid w:val="D18125DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4164,51 +4164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-boudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2541-853X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Joannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Sutka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163113" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodana Prak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700566-MCP200" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.12.7002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Ohyama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilai Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-boudet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2541-853X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156174v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Sangata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Joannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459895v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaudin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Merlino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuits" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Sutka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995357v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287645" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Bachelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad098" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00905" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00621" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163113" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hairong Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Ohyama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilai Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.061150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodana Prak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700566-MCP200" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.12.7002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>