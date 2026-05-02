--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating cellular and soluble immune signatures of major depression with and without recent suicide attempts</w:t>
+                <w:t xml:space="preserve">A specific GPR56/ADGRG1 splicing isoform is associated with antidepressant response in major depressive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
+                <w:t xml:space="preserve">Montaine Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Blaquiere</w:t>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+                <w:t xml:space="preserve">Elodie Caccomo-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bourret</w:t>
+                <w:t xml:space="preserve">Guillaume Cinquanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.377. </w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 93, pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-025-03601-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2025.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304248v1</w:t>
+                <w:t xml:space="preserve">hal-04919051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous ceramics via 3D printing and emulsion templating</w:t>
               </w:r>
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific GPR56/ADGRG1 splicing isoform is associated with antidepressant response in major depressive disorder</w:t>
+                <w:t xml:space="preserve">Integrating cellular and soluble immune signatures of major depression with and without recent suicide attempts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montaine Lion</w:t>
+                <w:t xml:space="preserve">Aiste Lengvenyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+                <w:t xml:space="preserve">Marine Blaquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Caccomo-Garcia</w:t>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cinquanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 93, pp.5-14. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2025.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-025-03601-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919051v1</w:t>
+                <w:t xml:space="preserve">hal-05304248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine grinding of mica in organic medium for ink-jet printing process</w:t>
+                <w:t xml:space="preserve">Continuous low-level dietary exposure to glyphosate elicits dose and sex-dependent synaptic and microglial adaptations in the rodent brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Boughazif</w:t>
+                <w:t xml:space="preserve">Noemie Cresto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gerschwitz</w:t>
+                <w:t xml:space="preserve">Margot Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athénaïs Génin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Marie Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 442, pp.119868. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 345, pp.123477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673467v1</w:t>
+                <w:t xml:space="preserve">hal-04444827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking formulation feedstock to printability by robocasting: a case study of eco-friendly alumina pastes</w:t>
               </w:r>
@@ -900,161 +900,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous low-level dietary exposure to glyphosate elicits dose and sex-dependent synaptic and microglial adaptations in the rodent brain.</w:t>
+                <w:t xml:space="preserve">Ultrafine grinding of mica in organic medium for ink-jet printing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Cresto</w:t>
+                <w:t xml:space="preserve">Naima Boughazif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Courret</w:t>
+                <w:t xml:space="preserve">Fabien Gerschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athénaïs Génin</w:t>
+                <w:t xml:space="preserve">Gisèle Lecomte-Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Marie Pauline Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Bourret</w:t>
+                <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 345, pp.123477. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 442, pp.119868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444827v1</w:t>
+                <w:t xml:space="preserve">hal-04673467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between filament deposition path, microstructural and mechanical properties of dense alumina parts printed by robocasting</w:t>
               </w:r>
@@ -1168,295 +1168,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wooden furniture wastes as pore formers in fired clay bricks: mechanical properties and environmental emissions</w:t>
+                <w:t xml:space="preserve">Porous 3D Cu structures with adaptive heat dissipation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Abjaghou</w:t>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helies Boumali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Quint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Smith</w:t>
+                <w:t xml:space="preserve">Sébastien Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10098-022-02409-8⟩</w:t>
+              <w:t xml:space="preserve">MRS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.753-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43579-022-00224-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791483v1</w:t>
+                <w:t xml:space="preserve">hal-03761379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous 3D Cu structures with adaptive heat dissipation properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wooden furniture wastes as pore formers in fired clay bricks: mechanical properties and environmental emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abjaghou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helies Boumali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+                <w:t xml:space="preserve">V. Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fourcade</w:t>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.753-758. </w:t>
+              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.879-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43579-022-00224-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10098-022-02409-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761379v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and luminescence properties of Laser Heated Pedestal Growth (LHPG) Sr3Al2O6-based fibers</w:t>
               </w:r>
@@ -1570,325 +1570,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bio-based binders on rheological properties of aqueous alumina slurries for tape casting</w:t>
+                <w:t xml:space="preserve">First ZnGa2O4 transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Marie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Claire Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+                <w:t xml:space="preserve">Julie Carreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 41 (11), pp.5593-5601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.049⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 41 (9), pp.4934 - 4941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281968v1</w:t>
+                <w:t xml:space="preserve">hal-03238849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First ZnGa2O4 transparent ceramics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of bio-based binders on rheological properties of aqueous alumina slurries for tape casting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Duclère</w:t>
+                <w:t xml:space="preserve">Jérémy Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brisset</w:t>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 41 (9), pp.4934 - 4941. </w:t>
+              <w:t xml:space="preserve">, 2021, 41 (11), pp.5593-5601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238849v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of Wooden Furniture Wastes in Fired Clay Bricks for Improved Thermal Insulation: A Feasability Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abjaghou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,64 +2099,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2245,64 +2245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane El Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2353,90 +2353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to “Eco-friendly alumina suspensions for tape-casting process” [J. Eur. Ceram. Soc. 37/16 (2017) 5239–5248]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2493,411 +2493,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspensions d’alumine respectueuses de l’environnement pour le procédé du coulage en bande : impact de la nature du liant sur les propriétés rhéologiques et mécaniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Eco-friendly alumina suspensions for tape-casting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Francophone Multidisciplinary Colloquium on Materials, Environment and Electronics (PLUMEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (16), pp.5239 - 5248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904987v1</w:t>
+                <w:t xml:space="preserve">hal-01727627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly alumina suspensions for tape-casting process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Elaboration de nouvelles formulations de suspensions céramiques à partir de substances biosourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Francophone Multidisciplinary Colloquium on Materials, Environment and Electronics (PLUMEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01727627v1</w:t>
+                <w:t xml:space="preserve">hal-01905000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nouvelles formulations de suspensions céramiques à partir de substances biosourcées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Suspensions d’alumine respectueuses de l’environnement pour le procédé du coulage en bande : impact de la nature du liant sur les propriétés rhéologiques et mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Francophone Multidisciplinary Colloquium on Materials, Environment and Electronics (PLUMEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905000v1</w:t>
+                <w:t xml:space="preserve">hal-01904987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of thermal conductivity and elastic properties of extruded clay-based materials: Evolution with thermal treatment</w:t>
               </w:r>
@@ -3039,51 +3039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3172,51 +3172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the pore volume fraction on the thermal conductivity and mechanical properties of kaolin-based foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4078,269 +4078,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying rate of ceramic green bodies - influence of powder characteristics and organic additives.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Giardi</w:t>
+                <w:t xml:space="preserve">Hybrid formulations of Pickering emulsions/suspensions based on natural clay for 3D printing of porous ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Stanley Smith</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170022v1</w:t>
+                <w:t xml:space="preserve">hal-05156860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid formulations of Pickering emulsions/suspensions based on natural clay for 3D printing of porous ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Aimable</w:t>
+                <w:t xml:space="preserve">Drying rate of ceramic green bodies - influence of powder characteristics and organic additives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156860v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations de systèmes mixtes suspension / émulsion à base de phyllosilicates pour l’impression de céramiques poreuses</w:t>
               </w:r>
@@ -4441,777 +4441,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique du séchage convectif pour l’impression 3D de pâtes céramiques.</w:t>
+                <w:t xml:space="preserve">Modélisation multiphysique du séchage convectif pour l'impression 3D de pâtes céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lauro</w:t>
+                <w:t xml:space="preserve">Lauro Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Presquile de Giens, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184042v1</w:t>
+                <w:t xml:space="preserve">hal-03717661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique du séchage convectif pour l'impression 3D de pâtes céramiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauro Nicolas</w:t>
+                <w:t xml:space="preserve">Modélisation multiphysique du séchage convectif pour l’impression 3D de pâtes céramiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nait-Ali</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Presquile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717661v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of muscovite ceramic inks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Boughazif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth ECerS Conference for Young Scientists in Ceramics, CYSC-2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">ECerS 2023 (The European Ceramic Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017527v1</w:t>
+                <w:t xml:space="preserve">hal-04213826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation de suspension de muscovite et séchage de gouttes pour un procédé d’impression jet d'encre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Boughazif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC Journées Annuelles 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2021, Conférence donnée en virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017743v1</w:t>
+                <w:t xml:space="preserve">hal-04213789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation de suspension de muscovite et séchage de gouttes pour un procédé d’impression jet d'encre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Boughazif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRCER, Mar 2021, Conférence donnée en virtuel, France</w:t>
+              <w:t xml:space="preserve">GFC Journées Annuelles 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213789v1</w:t>
+                <w:t xml:space="preserve">hal-05017743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of muscovite ceramic inks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Boughazif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2023 (The European Ceramic Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Fourteenth ECerS Conference for Young Scientists in Ceramics, CYSC-2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213826v1</w:t>
+                <w:t xml:space="preserve">hal-05017527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation by micro-extrusion of innovative alumina pastes, based on eco-friendly additives</w:t>
               </w:r>
@@ -5312,290 +5312,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Robocasting at the Institute of Research for Ceramics (IRCER)</w:t>
+                <w:t xml:space="preserve">Robocasting and rheology of very concentrated eco-friendly ceramic pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Université Technique de Nagaoka</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nagaoka, Japan</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544979v1</w:t>
+                <w:t xml:space="preserve">hal-02325570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement rhéologique de matières d’œuvre céramiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Aimable</w:t>
+                <w:t xml:space="preserve">Valorisation des déchets de bois pour l'amélioration des propriétés thermiques des briques de terre cuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abjaghou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bruneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321449v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of wooden furniture wastes to improve thermal insulation of fired clay bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abjaghou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,51 +5616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma. Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
@@ -5670,497 +5683,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des déchets de bois pour l'amélioration des propriétés thermiques des briques de terre cuite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Abjaghou</w:t>
+                <w:t xml:space="preserve">Robocasting of hydroxyapatite-based scaffolds with multi-scale porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Quint</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016715v1</w:t>
+                <w:t xml:space="preserve">hal-02417419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting and rheology of very concentrated eco-friendly ceramic pastes</w:t>
+                <w:t xml:space="preserve">Robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire : IRCER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325570v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting of hydroxyapatite-based scaffolds with multi-scale porosity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire : Robocasting at the Institute of Research for Ceramics (IRCER)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Giry</w:t>
+                <w:t xml:space="preserve">Y. Ono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire : Université Technique de Nagaoka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nagaoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417419v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement rhéologique de matières d’œuvre céramiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : IRCER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">GFR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439059v1</w:t>
+                <w:t xml:space="preserve">hal-02321449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de liants bio-sourcés pour le coulage en bande de suspensions aqueuses d'alumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6254,51 +6254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative aqueous alumina mixtures using eco-friendly additives for micro-extrusion and tape casting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Yousni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,1511 +6360,1511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéological properties of alumina formulations based on biosourced additives for micro-extrusion application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane El Younsi</w:t>
+                <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcerS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Bioceramics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890478v1</w:t>
+                <w:t xml:space="preserve">hal-01891343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspensions d’alumine respectueuses de l’environnement pour le procédé du coulage en bande: impact de la nature du liant sur les propriétés rhéologiques et mécaniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Elaboration de matières d’œuvres céramiques à base d’additifs bio-sourcés destinées à être mise en forme par coulage en bande et par micro-extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">CI-CERAM 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Safi, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890507v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Badea</w:t>
+                <w:t xml:space="preserve">Comparaison de différents liants bio-sourcés utilisés pour le coulage en bande de suspensions aqueuses d’alumine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PLUMEE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891343v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de matières d’œuvres céramiques à base d’additifs bio-sourcés destinées à être mise en forme par coulage en bande et par micro-extrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organized Silicate-based Composite Materials: Mechanical and Thermal Properties related to Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boussois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CI-CERAM 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Safi, Maroc</w:t>
+              <w:t xml:space="preserve">3rd International Conference and Expo on Ceramics and Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891120v1</w:t>
+                <w:t xml:space="preserve">hal-02544813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différents liants bio-sourcés utilisés pour le coulage en bande de suspensions aqueuses d’alumine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An innovative extrudable alumina paste containing bio-sourced organic binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">ECERS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890499v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organized Silicate-based Composite Materials: Mechanical and Thermal Properties related to Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Boussois</w:t>
+                <w:t xml:space="preserve">De la PVD à la micro-extrusion : principes et procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Presmanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference and Expo on Ceramics and Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">PLUMEE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544813v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative extrudable alumina paste containing bio-sourced organic binder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecofriendly alumina suspensions for tape casting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECERS 2017</w:t>
+              <w:t xml:space="preserve">ECerS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891109v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la PVD à la micro-extrusion : principes et procédés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration de produits céramiques à base d’additifs bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLUMEE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">Ci-Ceram 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Safi, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890488v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecofriendly alumina suspensions for tape casting process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Suspensions d’alumine respectueuses de l’environnement pour le procédé du coulage en bande: impact de la nature du liant sur les propriétés rhéologiques et mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">PLUMEE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890374v1</w:t>
+                <w:t xml:space="preserve">hal-01890507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de produits céramiques à base d’additifs bio-sourcés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhéological properties of alumina formulations based on biosourced additives for micro-extrusion application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane El Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Bienia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ci-Ceram 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Safi, Maroc</w:t>
+              <w:t xml:space="preserve">EcerS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899366v1</w:t>
+                <w:t xml:space="preserve">hal-01890478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous alumina suspensions based on bio-sourced additives for tape casting process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">New alumina mixture containing bio-sources organic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bourret</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Igata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Européen des Membranes, Jul 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Fédération Gay Lussac 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848282v1</w:t>
+                <w:t xml:space="preserve">hal-01850241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alumina mixture containing bio-sources organic additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Aqueous alumina suspensions based on bio-sourced additives for tape casting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Croissant</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Fédération Gay Lussac 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Shaping VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Européen des Membranes, Jul 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850241v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic and thermal properties of some organized clay-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boussois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN (Energy Material Nanotechnology Ceramics 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t>
@@ -7951,51 +7951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Giardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nait‐ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8171,103 +8171,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation d'encres céramiques à base de micas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bienia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Boughazif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e Congrès annuel du groupe français de rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
@@ -8296,103 +8296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite scaffolds with multi-scale porosity made by Robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Annonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
@@ -8421,51 +8421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différents liants bio-sourcés utilisés pour le coulage en bande de suspensions aqueuses d’alumine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8546,90 +8546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme par robocasting d’une céramique architecturée en hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Annonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8710,64 +8710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29: 29th International Symposium in Ceramics on Medicine, The Annual Meeting of the International Society for Ceramics in Medicine (ISCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
@@ -8891,77 +8891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New alumina mixture containing bio-sources organic additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Igata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9042,89 +9042,89 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de fabrication d’un adsorbant structure monolithe autosupporté</w:t>
+                <w:t xml:space="preserve">Adsorbant structure monolithe autosupporté comprenant de l’halloysite comme liant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3045415(A1). 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3045411(A1). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899019v1</w:t>
+                <w:t xml:space="preserve">hal-01898989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbant structure monolithe autosupporté comprenant du silicate de sodium</w:t>
               </w:r>
@@ -9166,89 +9166,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbant structure monolithe autosupporté comprenant de l’halloysite comme liant</w:t>
+                <w:t xml:space="preserve">Procédé de fabrication d’un adsorbant structure monolithe autosupporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3045411(A1). 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3045415(A1). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898989v1</w:t>
+                <w:t xml:space="preserve">hal-01899019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9403,51 +9403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Malestroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafrancesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaquiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03601-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05138447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130839" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Lion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caccomo-Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinquanta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2025.01.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673467v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Boughazif" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerschwitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lecomte-Nana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119868" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04577735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s G&#233;nin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123477" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Junger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04791483v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abjaghou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quint" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02409-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helies Boumali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00224-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fern&#225;ndez-Carri&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Xing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03238849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;vel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02439049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fassier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00933-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02469466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05138319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Younsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNMK4HX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727936v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05138370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K7M1TXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01904987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01905000v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joussein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.08.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12767" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPLRZ0LW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX14Q3HV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.179" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5810-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24VWQB1S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05170022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait&#8208;ali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giardi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04067688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05184042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717661v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Nicolas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nait-Ali" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05017527v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05017743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03661050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ono" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321449v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02351807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Bruneaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03016715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bruneaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Annonay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02439059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02069084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Yousni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890507v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891343v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890499v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544813v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boussois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891109v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890374v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848282v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Igata" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Croissant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113951v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05151299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaina Lamzati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418111v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02071124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Igata" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01898989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Malestroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafrancesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120991" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaine Lion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caccomo-Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinquanta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2025.01.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05138447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pagnoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130839" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Lengvenyte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaquiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-025-03601-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Cresto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Courret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na&#239;s G&#233;nin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marie Pauline Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123477" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04577735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourdonnaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Boughazif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gerschwitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Lecomte-Nana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lecomte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119868" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642136v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Junger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Geffroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.09.067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helies Boumali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-022-00224-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04791483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abjaghou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quint" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02409-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Jos&#233; Fern&#225;ndez-Carri&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchuan Xing" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Ducl&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03238849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;vel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bienia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02439049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tessier-Doyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fassier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruneaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00933-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02469466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05138319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Younsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNMK4HX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727936v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Younsi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.02.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05138370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.04.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K7M1TXL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01727627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01905000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01904987v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02548327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joussein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.08.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Michot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait-Ali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12767" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JPLRZ0LW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.10.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX14Q3HV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01115971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.179" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01116485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5810-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-24VWQB1S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05156860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05170022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nait&#8208;ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04067688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nait-Ali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05184042v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213826v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04213789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05017743v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05017527v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03661050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325570v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03016715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bruneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02351807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Bruneaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Annonay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02439059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ono" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02321449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02179313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02069084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Yousni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badea" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544813v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boussois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890488v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890374v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899366v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890507v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01890478v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01850241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Igata" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Croissant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02544193v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113951v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05151299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutaina Lamzati" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672898v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418111v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02071124v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885698v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badea" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01828986v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Igata" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01898989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01899019v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>