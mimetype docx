--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -860,549 +860,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Infants Recognize Engagement in Social Interactions? The Case of Face-to-Face Conversation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oculométrie et anticipation : apport dans la compréhension du développement cognitif typique et atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Gustafsson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Apports de l'oculométrie (Eye-Tracking) en psychologie du développement, 142 (28), pp.320-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113210v1</w:t>
+                <w:t xml:space="preserve">hal-03609942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oculométrie et anticipation : apport dans la compréhension du développement cognitif typique et atypique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Infants Recognize Engagement in Social Interactions? The Case of Face-to-Face Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (5), pp.685-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609942v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do infants recognize joint attention?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Gustafsson</w:t>
+                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.154.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113213v1</w:t>
+                <w:t xml:space="preserve">hal-02113234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Rovira</w:t>
+                <w:t xml:space="preserve">How do infants recognize joint attention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2015.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dev.154.0217⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113234v1</w:t>
+                <w:t xml:space="preserve">hal-02113213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition Development: Comparison of Neuropsychological and Eye Tracking Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1698,51 +1698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Analysis of Oral Productions of Infants later Diagnosed with Autism and their Mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,77 +1986,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupil diameter measurement errors as a function of gaze direction in corneal reflection eyetrackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2231,239 +2231,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfonctionnements précoces des bébés (de la naissance à 6 mois) ultérieurement diagnostiqués autistes et comportements parentaux de sollicitation. Qu’en est-il de l’interaction précoce ?</w:t>
+                <w:t xml:space="preserve">Etude des troubles précoces du contact social à partir de l'analyse des films familiaux chez des nourrissons de la naissance à 6 mois ultérieurement diagnostiqués autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Pilar Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.111.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113227v1</w:t>
+                <w:t xml:space="preserve">hal-02113233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des troubles précoces du contact social à partir de l'analyse des films familiaux chez des nourrissons de la naissance à 6 mois ultérieurement diagnostiqués autistes</w:t>
+                <w:t xml:space="preserve">Dysfonctionnements précoces des bébés (de la naissance à 6 mois) ultérieurement diagnostiqués autistes et comportements parentaux de sollicitation. Qu’en est-il de l’interaction précoce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Serres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Pilar Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp.427-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dev.111.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02113233v1</w:t>
+                <w:t xml:space="preserve">hal-02113227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrait relationnel et signes précoces d'autisme : étude préliminaire à partir de films familiaux</w:t>
               </w:r>
@@ -3196,64 +3196,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,51 +3438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of early prosodic development in children with autism and of their mother's vocalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation and Child Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipation and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.207-218, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3937,51 +3937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aubertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1567324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Beaulieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTB7CGZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nougarou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E615A719260787CD535E7A186179936B0DC3D784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZK9FBNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFNKQGZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Medeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camon-S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aidane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpsp.12066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PZFMG7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0327-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Warreyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Foussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361311423385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113227v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.111.0087" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.101.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ladet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Borvon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aubertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1567324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Beaulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.04.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTB7CGZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nougarou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E615A719260787CD535E7A186179936B0DC3D784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZK9FBNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFNKQGZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Medeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camon-S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aidane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpsp.12066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PZFMG7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0327-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Warreyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Foussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361311423385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.111.0087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.101.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ladet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Borvon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>