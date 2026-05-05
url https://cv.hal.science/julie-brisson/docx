--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -601,286 +601,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale de l’orientation sociale chez les enfants avec TSA d’âge préscolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garry</w:t>
+                <w:t xml:space="preserve">A longitudinal study of social orienting in preschool children with ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Landure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4 (4), pp.477-481. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 4, pp.477-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357884v1</w:t>
+                <w:t xml:space="preserve">hal-03601456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of social orienting in preschool children with ASD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude longitudinale de l’orientation sociale chez les enfants avec TSA d’âge préscolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Garry</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Marie Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, pp.477-481</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf1.174.0477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601456v1</w:t>
+                <w:t xml:space="preserve">hal-04357884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oculométrie et anticipation : apport dans la compréhension du développement cognitif typique et atypique</w:t>
               </w:r>
@@ -1076,303 +1076,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Rovira</w:t>
+                <w:t xml:space="preserve">How do infants recognize joint attention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2015.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dev.154.0217⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113234v1</w:t>
+                <w:t xml:space="preserve">hal-02113213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do infants recognize joint attention?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Gustafsson</w:t>
+                <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infant Behavior and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infbeh.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.217-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.154.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113213v1</w:t>
+                <w:t xml:space="preserve">hal-02113234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition Development: Comparison of Neuropsychological and Eye Tracking Measures</w:t>
               </w:r>
@@ -1698,51 +1698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Analysis of Oral Productions of Infants later Diagnosed with Autism and their Mother</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,51 +2624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration visuelle de mouvements d’interaction sociale chez des enfants d’âge préscolaire avec et sans TSA : projet et résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ruinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3006,51 +3006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3101,51 +3101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps en interaction : quelle exploration visuelle chez les enfants avec TSA d’âge préscolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3196,77 +3196,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3438,64 +3438,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of early prosodic development in children with autism and of their mother's vocalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ruinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3937,51 +3937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aubertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1567324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Beaulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.04.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTB7CGZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nougarou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E615A719260787CD535E7A186179936B0DC3D784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZK9FBNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFNKQGZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Medeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camon-S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aidane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpsp.12066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PZFMG7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0327-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Warreyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Foussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361311423385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.111.0087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.101.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ladet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Borvon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aubertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1567324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Beaulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTB7CGZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nougarou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E615A719260787CD535E7A186179936B0DC3D784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZK9FBNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFNKQGZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Medeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camon-S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aidane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpsp.12066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PZFMG7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0327-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Warreyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Foussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361311423385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.111.0087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.101.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ladet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Borvon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>