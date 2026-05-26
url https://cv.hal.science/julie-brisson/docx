--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -3177,269 +3177,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+                <w:t xml:space="preserve">Caractéristiques des latences de réponses des enfants âgés de 6 à 9 ans selon le caractère virtuel ou humain de l’interlocuteur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Brisson</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque RIPSYDEVE, De la connaissance à la scolarisation des enfants à besoins particuliers : bilans et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique "Interactions Homme/Machine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345588v1</w:t>
+                <w:t xml:space="preserve">hal-02352105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des latences de réponses des enfants âgés de 6 à 9 ans selon le caractère virtuel ou humain de l’interlocuteur.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chanoni</w:t>
+                <w:t xml:space="preserve">Étude longitudinale des interactions prosodiques précoces entre parent et enfant ultérieurement diagnostiqué autiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique "Interactions Homme/Machine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">8e colloque RIPSYDEVE, De la connaissance à la scolarisation des enfants à besoins particuliers : bilans et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352105v1</w:t>
+                <w:t xml:space="preserve">hal-02345588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of early prosodic development in children with autism and of their mother's vocalizations</w:t>
               </w:r>
@@ -3937,51 +3937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aubertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1567324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Beaulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTB7CGZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nougarou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E615A719260787CD535E7A186179936B0DC3D784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZK9FBNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFNKQGZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Medeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camon-S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aidane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpsp.12066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PZFMG7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0327-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Warreyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Foussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361311423385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.111.0087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.101.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ladet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Borvon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aubertin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1567324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sorin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Beaulieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.04.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTB7CGZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.154.0217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nougarou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E615A719260787CD535E7A186179936B0DC3D784/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZK9FBNB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Serres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21442" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HFNKQGZZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Medeiros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camon-S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aidane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpsp.12066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PZFMG7Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-013-0327-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Warreyn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Foussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361311423385" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.111.0087" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Wolff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.101.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ladet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pauchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ruinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Borvon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02352105v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>