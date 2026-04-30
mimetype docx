--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -247,174 +247,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communauté, le défaut et la faute</w:t>
+                <w:t xml:space="preserve">« La poésie entre deux rives ». Recension de Bénédicte Gorrillot, Marcelo Jacques de Moraes et Marcos Siscar (éds.), Revue des Sciences Humaines, n° 346 : La poésie en transit : France-Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.16566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523221v1</w:t>
+                <w:t xml:space="preserve">hal-04523535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La poésie entre deux rives ». Recension de Bénédicte Gorrillot, Marcelo Jacques de Moraes et Marcos Siscar (éds.), Revue des Sciences Humaines, n° 346 : La poésie en transit : France-Brésil.</w:t>
+                <w:t xml:space="preserve">La communauté, le défaut et la faute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.16566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04523535v1</w:t>
+                <w:t xml:space="preserve">hal-04523221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelos europeus sob o prisma do regionalismo ou da singular reinvenção do épico em Memorial de Maria Moura (1992) de Rachel de Queiroz</w:t>
               </w:r>
@@ -1005,165 +1005,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginalité et communauté dans le roman</w:t>
+                <w:t xml:space="preserve">Formes de la communauté et de la marginalité chez William Faulkner et Carson McCullers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’agrégation « Solitude et Communauté dans Le Cœur est un chasseur solitaire, de Carson McCullers, Le Vice-Consul, de Marguerite Duras, Médée, de Christa Wolf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Grall, Jan 2020, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Journée d’agrégation - Solitude et Communauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine Lebarbier, Jan 2020, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523655v1</w:t>
+                <w:t xml:space="preserve">hal-04523663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de la communauté et de la marginalité chez William Faulkner et Carson McCullers.</w:t>
+                <w:t xml:space="preserve">Marginalité et communauté dans le roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’agrégation - Solitude et Communauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amandine Lebarbier, Jan 2020, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+              <w:t xml:space="preserve">Journée d’agrégation « Solitude et Communauté dans Le Cœur est un chasseur solitaire, de Carson McCullers, Le Vice-Consul, de Marguerite Duras, Médée, de Christa Wolf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Grall, Jan 2020, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523663v1</w:t>
+                <w:t xml:space="preserve">hal-04523655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Faulkner et Rachel de Queiroz : deux écrivains face à la modernité</w:t>
               </w:r>
@@ -1212,165 +1212,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonial, postcolonial, décolonial : quels préfixes pour les études brésiliennes ?</w:t>
+                <w:t xml:space="preserve">Sacrifice et violence dans La Belle Créole de Maryse Condé : lectures de la marge à partir de René Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La théorie en préfixes : enquête sur les régimes d’historicité littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Lipothétique, May 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Ve colloque international « Poétiques des marges dans l’espace littéraire et culturel franco-brésilien : contours théoriques / dérivations pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Dumoulié; Bruno Ribeiro de Lima; Raisa França Bastos; Julie Brugier, Apr 2017, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523647v1</w:t>
+                <w:t xml:space="preserve">hal-04523694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacrifice et violence dans La Belle Créole de Maryse Condé : lectures de la marge à partir de René Girard</w:t>
+                <w:t xml:space="preserve">Colonial, postcolonial, décolonial : quels préfixes pour les études brésiliennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve colloque international « Poétiques des marges dans l’espace littéraire et culturel franco-brésilien : contours théoriques / dérivations pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Camille Dumoulié; Bruno Ribeiro de Lima; Raisa França Bastos; Julie Brugier, Apr 2017, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+              <w:t xml:space="preserve">La théorie en préfixes : enquête sur les régimes d’historicité littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Lipothétique, May 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523694v1</w:t>
+                <w:t xml:space="preserve">hal-04523647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexões sobre o conceito de marginalidade social</w:t>
               </w:r>
@@ -3074,51 +3074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D626955B"/>
+    <w:nsid w:val="D86DAA12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3305,51 +3305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-brugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-7683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523535v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16566" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080x.2022v12.150170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/poligramas.v0i42.4420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2020vE1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Robert Moraes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Tilliette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#233;lix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Scavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miskolci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-brugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-7683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080x.2022v12.150170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/poligramas.v0i42.4420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2020vE1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Robert Moraes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Tilliette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#233;lix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Scavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miskolci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>