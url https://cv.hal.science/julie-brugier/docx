--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -679,183 +679,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ébranler la marge dans Moi, Tituba, sorcière… Noire de Salem de Maryse Condé et Memorial de Maria Moura de Rachel de Queiroz</w:t>
+                <w:t xml:space="preserve">Maria Moura : de l’ambivalence d’une héroïne épique brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poligramas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42, pp.53. </w:t>
+              <w:t xml:space="preserve">Revista Epicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, E1 (2017), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25100/poligramas.v0i42.4420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47044/2527-080X.2020vE1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523236v1</w:t>
+                <w:t xml:space="preserve">hal-04523269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Moura : de l’ambivalence d’une héroïne épique brésilienne</w:t>
+                <w:t xml:space="preserve">Ébranler la marge dans Moi, Tituba, sorcière… Noire de Salem de Maryse Condé et Memorial de Maria Moura de Rachel de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Epicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, E1 (2017), </w:t>
+              <w:t xml:space="preserve">Poligramas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47044/2527-080X.2020vE1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25100/poligramas.v0i42.4420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523269v1</w:t>
+                <w:t xml:space="preserve">hal-04523236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une féministe ! Qu’est-ce que c’est que cela ?” : penser le féminisme et l’écriture féminine dans Moi, Tituba sorcière… Noire de Salem (1986) et Célanire Cou-Coupé (2001) de Maryse Condé</w:t>
               </w:r>
@@ -1005,165 +1005,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de la communauté et de la marginalité chez William Faulkner et Carson McCullers.</w:t>
+                <w:t xml:space="preserve">Marginalité et communauté dans le roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’agrégation - Solitude et Communauté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amandine Lebarbier, Jan 2020, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+              <w:t xml:space="preserve">Journée d’agrégation « Solitude et Communauté dans Le Cœur est un chasseur solitaire, de Carson McCullers, Le Vice-Consul, de Marguerite Duras, Médée, de Christa Wolf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Grall, Jan 2020, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523663v1</w:t>
+                <w:t xml:space="preserve">hal-04523655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginalité et communauté dans le roman</w:t>
+                <w:t xml:space="preserve">Formes de la communauté et de la marginalité chez William Faulkner et Carson McCullers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’agrégation « Solitude et Communauté dans Le Cœur est un chasseur solitaire, de Carson McCullers, Le Vice-Consul, de Marguerite Duras, Médée, de Christa Wolf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Grall, Jan 2020, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">Journée d’agrégation - Solitude et Communauté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine Lebarbier, Jan 2020, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523655v1</w:t>
+                <w:t xml:space="preserve">hal-04523663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Faulkner et Rachel de Queiroz : deux écrivains face à la modernité</w:t>
               </w:r>
@@ -1212,303 +1212,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacrifice et violence dans La Belle Créole de Maryse Condé : lectures de la marge à partir de René Girard</w:t>
+                <w:t xml:space="preserve">Colonial, postcolonial, décolonial : quels préfixes pour les études brésiliennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ve colloque international « Poétiques des marges dans l’espace littéraire et culturel franco-brésilien : contours théoriques / dérivations pratiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Camille Dumoulié; Bruno Ribeiro de Lima; Raisa França Bastos; Julie Brugier, Apr 2017, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+              <w:t xml:space="preserve">La théorie en préfixes : enquête sur les régimes d’historicité littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Lipothétique, May 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523694v1</w:t>
+                <w:t xml:space="preserve">hal-04523647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonial, postcolonial, décolonial : quels préfixes pour les études brésiliennes ?</w:t>
+                <w:t xml:space="preserve">Sacrifice et violence dans La Belle Créole de Maryse Condé : lectures de la marge à partir de René Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La théorie en préfixes : enquête sur les régimes d’historicité littéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Lipothétique, May 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Ve colloque international « Poétiques des marges dans l’espace littéraire et culturel franco-brésilien : contours théoriques / dérivations pratiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Dumoulié; Bruno Ribeiro de Lima; Raisa França Bastos; Julie Brugier, Apr 2017, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523647v1</w:t>
+                <w:t xml:space="preserve">hal-04523694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexões sobre o conceito de marginalidade social</w:t>
+                <w:t xml:space="preserve">Crime et marginalité chez Maryse Condé, William Faulkner et Rachel de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe colloque international du projet Paris Lumières « Poétique des marges » : Poética das margens no espaço literário e cultural franco-brasileiro : abordagens epistemológicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eliane Robert Moraes, Aug 2016, São Paulo (USP), Brazil</w:t>
+              <w:t xml:space="preserve">IIIe colloque international Poétique des marges dans l’espace littéraire et culturel franco-brésilien : approches épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Camille Dumoulié; Eliane Robert Moraes; Raisa França Bastos; Julie Brugier; Bruno Ribeiro de Lima, Apr 2016, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523679v1</w:t>
+                <w:t xml:space="preserve">hal-04523668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crime et marginalité chez Maryse Condé, William Faulkner et Rachel de Queiroz</w:t>
+                <w:t xml:space="preserve">Reflexões sobre o conceito de marginalidade social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe colloque international Poétique des marges dans l’espace littéraire et culturel franco-brésilien : approches épistémologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Camille Dumoulié; Eliane Robert Moraes; Raisa França Bastos; Julie Brugier; Bruno Ribeiro de Lima, Apr 2016, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+              <w:t xml:space="preserve">IVe colloque international du projet Paris Lumières « Poétique des marges » : Poética das margens no espaço literário e cultural franco-brasileiro : abordagens epistemológicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eliane Robert Moraes, Aug 2016, São Paulo (USP), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523668v1</w:t>
+                <w:t xml:space="preserve">hal-04523679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3074,51 +3074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D86DAA12"/>
+    <w:nsid w:val="6ED38EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3305,51 +3305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-brugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-7683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080x.2022v12.150170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/poligramas.v0i42.4420" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2020vE1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Robert Moraes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Tilliette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#233;lix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Scavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miskolci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-brugier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-7683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brugier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523535v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.16566" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523279v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080x.2022v12.150170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47044/2527-080X.2020vE1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25100/poligramas.v0i42.4420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523638v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523668v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Amandio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Robert Moraes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Tilliette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#233;lix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Scavone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Miskolci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos C&#233;sar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>