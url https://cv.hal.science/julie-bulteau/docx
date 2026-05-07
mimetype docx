--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Bulteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7488-8407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic: a challenge or an opportunity for sustainable mobility? A qualitative interview study in Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-026-00766-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of COVID-19 lockdown measures on gendered mobility patterns in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100615. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2023.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of commuter rail accessibility in the formation of residential land values: exploring spatial heterogeneity in peri-urban and remote areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.163-186. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01113-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for modal shift towards sustainable mobility solutions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les véhicules électriques, leviers pour une mobilité durable ?, 178-179, pp.199-246. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging carpooling for commuting in the Paris area (France): which incentives and for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-021-10237-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling context-specific relationships between neighbourhood socioeconomic disadvantage and private car use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.103060. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpooling and carsharing for commuting in the Paris region: A comprehensive exploration of the individual and contextual correlates of their uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth in transport sector CO2 emissions in Tunisia: an analysis using a bounds testing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Energy Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGEI.2018.092334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity of Sustainable Transportation Offer Values: A Comparative Analysis of Nantes Urban and Periurban/Rural Areas (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci2010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: Would travelers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijsd.2017.10004196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: would travellers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1/2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the bottleneck congestion model by considering environmental costs and a modal policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.180 - 192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15568318.2014.885620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du choix modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie en ligne de l'Association Française d’Economie des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05526475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as drivers of behavioral intention to use Shared Automated Vehicles (SAVs) : insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Elhajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rotterdam (NL), Netherlands. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Impact Assessment: Local Service Costs of Automated Vehicles for Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.261-277, 2024, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05218969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mobilité durable : le péage urbain, un instrument économique éco-innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éco-innovation au prisme du développement durable : regards et contributions des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.64-73, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréciation du bien-être selon la valeur marchande des biens immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance au service de la mobilité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-101, 2011, 978-2-296-54200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques et environnementaux de la mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Brécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance au service de la mobilité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.36-52, 2011, 978-2-296-54200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de transport durable : le choix de l'instrument afin d'accéder à une mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stratégies du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.259-272, 2009, Grale, 2296076181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la COVID-19 peut-elle être un accélérateur de changement de comportement de mobilité favorable à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. pp.501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which incentives toward sustainable mobility solutions for medium and short distances in Ile-de-France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Berrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transportation Economics Association (ITEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential impact of the transition from traditional transport to new mobility models (electric automated minibuses) in European cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jaroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korbee Dorien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Viere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERPISA’s sixth international 2021, New Frontiers of the Automobile Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) combinaison(s) d’incitation(s) financière(s) et non financière(s) pour le report modal vers des solutions de covoiturage en Ile-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes RENCONTRES FRANCOPHONES TRANSPORT MOBILITÉ (RFTM,2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incitations économiques et non économiques au report modal vers des solutions de mobilité durable : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM, 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and non-economic incentives for modal shift to sustainable mobility solutions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Energy Economics (IAEE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of accessibility in residential land values: what influence of railway stations in medium-and low-density areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Regional Science Association - ERSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'accessibilité dans la capitalisation foncière résidentielle : quelle influence de la proximité des gares ferroviaires dans les territoires périurbains et communes isolées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2019 - 2è Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential demand for multimodal information. Evidence from the Plateau-de-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport System (ITS), Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air et impacts sur la santé : quels enjeux économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Radja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire Changements environnementaux et société Etude des processus d’adaptation des organismes vivants, des milieux naturels et des activités humaines aux changements environnementaux : une approche transdisciplinaire, La Maison des Sciences de l’Homme Paris‐Saclay l’Université Paris‐Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for modal shift towards sustainable mobility solutions: A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité durable en zone urbaine : efficacité et perspectives des politiques d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00589001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Bulteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7488-8407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic: a challenge or an opportunity for sustainable mobility? A qualitative interview study in Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-026-00766-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of COVID-19 lockdown measures on gendered mobility patterns in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100615. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2023.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of commuter rail accessibility in the formation of residential land values: exploring spatial heterogeneity in peri-urban and remote areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.163-186. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01113-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for modal shift towards sustainable mobility solutions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les véhicules électriques, leviers pour une mobilité durable ?, 178-179, pp.199-246. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging carpooling for commuting in the Paris area (France): which incentives and for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-021-10237-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling context-specific relationships between neighbourhood socioeconomic disadvantage and private car use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.103060. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpooling and carsharing for commuting in the Paris region: A comprehensive exploration of the individual and contextual correlates of their uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth in transport sector CO2 emissions in Tunisia: an analysis using a bounds testing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Energy Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGEI.2018.092334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity of Sustainable Transportation Offer Values: A Comparative Analysis of Nantes Urban and Periurban/Rural Areas (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci2010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: would travellers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1/2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: Would travelers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijsd.2017.10004196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the bottleneck congestion model by considering environmental costs and a modal policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.180 - 192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15568318.2014.885620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as drivers of behavioral intention to use Shared Automated Vehicles (SAVs) : insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Elhajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rotterdam (NL), Netherlands. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du choix modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie en ligne de l'Association Française d’Economie des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05526475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Impact Assessment: Local Service Costs of Automated Vehicles for Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.261-277, 2024, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05218969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mobilité durable : le péage urbain, un instrument économique éco-innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éco-innovation au prisme du développement durable : regards et contributions des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.64-73, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques et environnementaux de la mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Brécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance au service de la mobilité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.36-52, 2011, 978-2-296-54200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréciation du bien-être selon la valeur marchande des biens immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance au service de la mobilité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-101, 2011, 978-2-296-54200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de transport durable : le choix de l'instrument afin d'accéder à une mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stratégies du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.259-272, 2009, Grale, 2296076181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which incentives toward sustainable mobility solutions for medium and short distances in Ile-de-France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Berrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transportation Economics Association (ITEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la COVID-19 peut-elle être un accélérateur de changement de comportement de mobilité favorable à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. pp.501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) combinaison(s) d’incitation(s) financière(s) et non financière(s) pour le report modal vers des solutions de covoiturage en Ile-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes RENCONTRES FRANCOPHONES TRANSPORT MOBILITÉ (RFTM,2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential impact of the transition from traditional transport to new mobility models (electric automated minibuses) in European cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jaroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korbee Dorien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Viere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERPISA’s sixth international 2021, New Frontiers of the Automobile Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and non-economic incentives for modal shift to sustainable mobility solutions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Energy Economics (IAEE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incitations économiques et non économiques au report modal vers des solutions de mobilité durable : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM, 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'accessibilité dans la capitalisation foncière résidentielle : quelle influence de la proximité des gares ferroviaires dans les territoires périurbains et communes isolées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2019 - 2è Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of accessibility in residential land values: what influence of railway stations in medium-and low-density areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Regional Science Association - ERSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential demand for multimodal information. Evidence from the Plateau-de-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport System (ITS), Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air et impacts sur la santé : quels enjeux économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Radja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire Changements environnementaux et société Etude des processus d’adaptation des organismes vivants, des milieux naturels et des activités humaines aux changements environnementaux : une approche transdisciplinaire, La Maison des Sciences de l’Homme Paris‐Saclay l’Université Paris‐Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for modal shift towards sustainable mobility solutions: A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité durable en zone urbaine : efficacité et perspectives des politiques d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00589001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FA8B09A"/>
+    <w:nsid w:val="EBC8A97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bulteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7488-8407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dionisio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-026-00766-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01113-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Salihou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11705" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-021-10237-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.04.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGEI.2018.092334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci2010014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.10004196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2014.885620" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elhajj Sleiman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jaroudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Horschutz Nemoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbee Dorien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696772v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Berrada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bulteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7488-8407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dionisio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-026-00766-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01113-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Salihou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11705" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-021-10237-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.04.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGEI.2018.092334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci2010014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.10004196" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2014.885620" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elhajj Sleiman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Berrada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jaroudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Horschutz Nemoto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbee Dorien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>