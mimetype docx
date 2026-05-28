--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Bulteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7488-8407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic: a challenge or an opportunity for sustainable mobility? A qualitative interview study in Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-026-00766-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of COVID-19 lockdown measures on gendered mobility patterns in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100615. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2023.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of commuter rail accessibility in the formation of residential land values: exploring spatial heterogeneity in peri-urban and remote areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.163-186. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01113-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for modal shift towards sustainable mobility solutions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les véhicules électriques, leviers pour une mobilité durable ?, 178-179, pp.199-246. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging carpooling for commuting in the Paris area (France): which incentives and for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-021-10237-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling context-specific relationships between neighbourhood socioeconomic disadvantage and private car use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.103060. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpooling and carsharing for commuting in the Paris region: A comprehensive exploration of the individual and contextual correlates of their uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth in transport sector CO2 emissions in Tunisia: an analysis using a bounds testing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Energy Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGEI.2018.092334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity of Sustainable Transportation Offer Values: A Comparative Analysis of Nantes Urban and Periurban/Rural Areas (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci2010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: would travellers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1/2), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: Would travelers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijsd.2017.10004196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the bottleneck congestion model by considering environmental costs and a modal policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.180 - 192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15568318.2014.885620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as drivers of behavioral intention to use Shared Automated Vehicles (SAVs) : insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Elhajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rotterdam (NL), Netherlands. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du choix modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie en ligne de l'Association Française d’Economie des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05526475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Impact Assessment: Local Service Costs of Automated Vehicles for Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.261-277, 2024, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05218969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mobilité durable : le péage urbain, un instrument économique éco-innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éco-innovation au prisme du développement durable : regards et contributions des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.64-73, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques et environnementaux de la mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Brécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance au service de la mobilité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.36-52, 2011, 978-2-296-54200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréciation du bien-être selon la valeur marchande des biens immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance au service de la mobilité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-101, 2011, 978-2-296-54200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de transport durable : le choix de l'instrument afin d'accéder à une mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stratégies du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.259-272, 2009, Grale, 2296076181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which incentives toward sustainable mobility solutions for medium and short distances in Ile-de-France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Berrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transportation Economics Association (ITEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la COVID-19 peut-elle être un accélérateur de changement de comportement de mobilité favorable à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. pp.501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) combinaison(s) d’incitation(s) financière(s) et non financière(s) pour le report modal vers des solutions de covoiturage en Ile-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes RENCONTRES FRANCOPHONES TRANSPORT MOBILITÉ (RFTM,2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential impact of the transition from traditional transport to new mobility models (electric automated minibuses) in European cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jaroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korbee Dorien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Viere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERPISA’s sixth international 2021, New Frontiers of the Automobile Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and non-economic incentives for modal shift to sustainable mobility solutions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Energy Economics (IAEE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incitations économiques et non économiques au report modal vers des solutions de mobilité durable : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM, 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'accessibilité dans la capitalisation foncière résidentielle : quelle influence de la proximité des gares ferroviaires dans les territoires périurbains et communes isolées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2019 - 2è Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of accessibility in residential land values: what influence of railway stations in medium-and low-density areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Regional Science Association - ERSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential demand for multimodal information. Evidence from the Plateau-de-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport System (ITS), Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air et impacts sur la santé : quels enjeux économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Radja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire Changements environnementaux et société Etude des processus d’adaptation des organismes vivants, des milieux naturels et des activités humaines aux changements environnementaux : une approche transdisciplinaire, La Maison des Sciences de l’Homme Paris‐Saclay l’Université Paris‐Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for modal shift towards sustainable mobility solutions: A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité durable en zone urbaine : efficacité et perspectives des politiques d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00589001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Bulteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7488-8407</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pq1NmwkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic: a challenge or an opportunity for sustainable mobility? A qualitative interview study in Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-026-00766-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of COVID-19 lockdown measures on gendered mobility patterns in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100615. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2023.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of commuter rail accessibility in the formation of residential land values: exploring spatial heterogeneity in peri-urban and remote areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (1), pp.163-186. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-022-01113-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for modal shift towards sustainable mobility solutions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les véhicules électriques, leviers pour une mobilité durable ?, 178-179, pp.199-246. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rei.11705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging carpooling for commuting in the Paris area (France): which incentives and for whom?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Abbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11116-021-10237-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling context-specific relationships between neighbourhood socioeconomic disadvantage and private car use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.103060. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpooling and carsharing for commuting in the Paris region: A comprehensive exploration of the individual and contextual correlates of their uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.77-87. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth in transport sector CO2 emissions in Tunisia: an analysis using a bounds testing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Energy Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJGEI.2018.092334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Heterogeneity of Sustainable Transportation Offer Values: A Comparative Analysis of Nantes Urban and Periurban/Rural Areas (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci2010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: would travellers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1/2), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2017.083501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing sustainable mobility through a multimodal platform: Would travelers pay for it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Promote and support eco innovation, 20 (1/2), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijsd.2017.10004196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the bottleneck congestion model by considering environmental costs and a modal policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.180 - 192. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15568318.2014.885620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as drivers of behavioral intention to use Shared Automated Vehicles (SAVs) : insights from a systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Elhajj Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rotterdam (NL), Netherlands. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du choix modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie en ligne de l'Association Française d’Economie des Transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05526475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Impact Assessment: Local Service Costs of Automated Vehicles for Public Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Antonialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automated Vehicles as a Game Changer for Sustainable Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.261-277, 2024, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-61681-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05218969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mobilité durable : le péage urbain, un instrument économique éco-innovant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éco-innovation au prisme du développement durable : regards et contributions des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions l'Harmattan, pp.64-73, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques et environnementaux de la mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Brécard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance au service de la mobilité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.36-52, 2011, 978-2-296-54200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréciation du bien-être selon la valeur marchande des biens immobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance au service de la mobilité durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.95-101, 2011, 978-2-296-54200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de transport durable : le choix de l'instrument afin d'accéder à une mobilité durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les stratégies du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.259-272, 2009, Grale, 2296076181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which incentives toward sustainable mobility solutions for medium and short distances in Ile-de-France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaâfar Berrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transportation Economics Association (ITEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la COVID-19 peut-elle être un accélérateur de changement de comportement de mobilité favorable à la transition écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France. pp.501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) combinaison(s) d’incitation(s) financière(s) et non financière(s) pour le report modal vers des solutions de covoiturage en Ile-de-France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes RENCONTRES FRANCOPHONES TRANSPORT MOBILITÉ (RFTM,2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the potential impact of the transition from traditional transport to new mobility models (electric automated minibuses) in European cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jaroudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Horschutz Nemoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korbee Dorien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Viere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERPISA’s sixth international 2021, New Frontiers of the Automobile Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic and non-economic incentives for modal shift to sustainable mobility solutions: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Energy Economics (IAEE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incitations économiques et non économiques au report modal vers des solutions de mobilité durable : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité (RFTM, 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l'accessibilité dans la capitalisation foncière résidentielle : quelle influence de la proximité des gares ferroviaires dans les territoires périurbains et communes isolées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2019 - 2è Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of accessibility in residential land values: what influence of railway stations in medium-and low-density areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Congress of the European Regional Science Association - ERSA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02288209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential demand for multimodal information. Evidence from the Plateau-de-Saclay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nicolaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Transport System (ITS), Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact assessment of urban mobility plan : a methodology including socio-economic consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environnement Symposium Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2540-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban mobility plan environmental impacts assessment: a methodology including socio-economic consequences - The Eval-PDU project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bougnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Urban Environment Symposium, Urban Futures for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Göteborg, Sweden. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air et impacts sur la santé : quels enjeux économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Radja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">éminaire Changements environnementaux et société Etude des processus d’adaptation des organismes vivants, des milieux naturels et des activités humaines aux changements environnementaux : une approche transdisciplinaire, La Maison des Sciences de l’Homme Paris‐Saclay l’Université Paris‐Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentives for modal shift towards sustainable mobility solutions: A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawaz Salihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Boennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité durable en zone urbaine : efficacité et perspectives des politiques d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00589001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBC8A97E"/>
+    <w:nsid w:val="475DAF28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bulteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7488-8407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dionisio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-026-00766-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362134v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100615" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01113-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Salihou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11705" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abbes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-021-10237-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.04.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGEI.2018.092334" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci2010014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.10004196" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2014.885620" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150360v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elhajj Sleiman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685589v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Berrada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jaroudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Horschutz Nemoto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbee Dorien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453271v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589001v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-bulteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7488-8407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pq1NmwkAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484636v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dionisio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-026-00766-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Boennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-022-01113-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Salihou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.11705" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dantan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Abbes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11116-021-10237-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.103060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2019.04.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJGEI.2018.092334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci2010014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicola&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2017.083501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijsd.2017.10004196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15568318.2014.885620" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elhajj Sleiman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nicolai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Antonialli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61681-5_12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Br&#233;card" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685597v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fritsch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Berrada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457711v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Berrada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jaroudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Horschutz Nemoto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbee Dorien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Viere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2540-9_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614951v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bougnol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128797v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>