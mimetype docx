--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -479,648 +479,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohabiter en ville avec le moustique tigre : élaborer une stratégie multi-acteurs pour le confort et la santé des habitants face à la prolifération d’Aedes albopictus</w:t>
+                <w:t xml:space="preserve">Urbanisme et moustique tigre : comment s’adapter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales ASRDLF - La nature au défi de la ville : enjeux de bien-être et de cohésion sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jan 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Webinaire Moustique Tigre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAINE Nouvelle-Aquitaine, 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989683v1</w:t>
+                <w:t xml:space="preserve">hal-04989762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts des usages et de la gestion de l’eau en ville sur les stratégies de Lutte Antivectorielle contre le moustique tigre dans le sud de la France</w:t>
+                <w:t xml:space="preserve">Les interdépendances entre environnements urbains, gestion de l’eau et prolifération du moustique tigre dans le sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel de l’axe TARTES du Lab’Urba : Nexus Urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989675v1</w:t>
+                <w:t xml:space="preserve">hal-04989754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stratégies urbaines de lutte antivectorielle : développer un dialogue interdisciplinaire face aux changements climatiques</w:t>
+                <w:t xml:space="preserve">Cohabiter en ville avec le moustique tigre : élaborer une stratégie multi-acteurs pour le confort et la santé des habitants face à la prolifération d’Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues Franco-lusophones : Villes en temps de crises démocratiques et climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSAPVS, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Doctorales ASRDLF - La nature au défi de la ville : enjeux de bien-être et de cohésion sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jan 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989665v1</w:t>
+                <w:t xml:space="preserve">hal-04989683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme et moustique tigre : comment s’adapter ?</w:t>
+                <w:t xml:space="preserve">Les impacts des usages et de la gestion de l’eau en ville sur les stratégies de Lutte Antivectorielle contre le moustique tigre dans le sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Moustique Tigre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAINE Nouvelle-Aquitaine, 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989762v1</w:t>
+                <w:t xml:space="preserve">hal-04989675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interdépendances entre environnements urbains, gestion de l’eau et prolifération du moustique tigre dans le sud de la France</w:t>
+                <w:t xml:space="preserve">Des stratégies urbaines de lutte antivectorielle : développer un dialogue interdisciplinaire face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel de l’axe TARTES du Lab’Urba : Nexus Urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Dialogues Franco-lusophones : Villes en temps de crises démocratiques et climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSAPVS, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989754v1</w:t>
+                <w:t xml:space="preserve">hal-04989665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir une ville durable et antivectorielle : Coopérer entre chercheurs, acteurs de la santé publique et professionnels de la ville et du bâti</w:t>
+                <w:t xml:space="preserve">Table-ronde : Risques sanitaires et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant.e.s du LPED : Coopérer face aux enjeux environnementaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée régionale du GREC-SUD : Santé et changement climatique en PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREC-SUD, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989658v1</w:t>
+                <w:t xml:space="preserve">hal-04989750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre : une thèse en urbanisme sur la conception des espaces bâtis et la prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône - diagnostic et préconisations</w:t>
+                <w:t xml:space="preserve">L’impact sanitaire et social de la nature en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le tigre fait son cinéma : soirée de l’ACCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACCA, 2022, La Ciotat, France</w:t>
+              <w:t xml:space="preserve">Colloque Rafraichir la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Atelier Bleu – CPIE Côte Provençale, Nov 2022, La Ciotat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989743v1</w:t>
+                <w:t xml:space="preserve">hal-04989647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde : Risques sanitaires et changement climatique</w:t>
+                <w:t xml:space="preserve">Concevoir une ville durable et antivectorielle : Coopérer entre chercheurs, acteurs de la santé publique et professionnels de la ville et du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée régionale du GREC-SUD : Santé et changement climatique en PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREC-SUD, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorant.e.s du LPED : Coopérer face aux enjeux environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989750v1</w:t>
+                <w:t xml:space="preserve">hal-04989658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact sanitaire et social de la nature en ville</w:t>
+                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre : une thèse en urbanisme sur la conception des espaces bâtis et la prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône - diagnostic et préconisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rafraichir la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Atelier Bleu – CPIE Côte Provençale, Nov 2022, La Ciotat, France</w:t>
+              <w:t xml:space="preserve">Le tigre fait son cinéma : soirée de l’ACCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACCA, 2022, La Ciotat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989647v1</w:t>
+                <w:t xml:space="preserve">hal-04989743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre : Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône - diagnostic et préconisations</w:t>
               </w:r>
@@ -1169,165 +1169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre - Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône : diagnostic et préconisations</w:t>
+                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre - Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône : diagnostic et préconisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorantes du LPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, Jan 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du LPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475085v1</w:t>
+                <w:t xml:space="preserve">hal-04989728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre - Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône : diagnostic et préconisations</w:t>
+                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre - Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône : diagnostic et préconisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du LPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorantes du LPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989728v1</w:t>
+                <w:t xml:space="preserve">hal-02475085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachhaltige städtische Umgebung mit integrierter Vektorkontrolle</w:t>
               </w:r>
@@ -1376,165 +1376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte Anti-Vectorielle et urbanisme durable : Les contradictions et les limites des actions et politiques publiques dans l’espace urbain</w:t>
+                <w:t xml:space="preserve">Gestion de l’eau en ville et gîtes larvaires du moustique tigre : Quelles conciliations entre problématiques sanitaires et environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’action publique, contradictions, enjeux et résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED; Aix Marseille Université, Dec 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Doctoriale en Sciences Sociales de l’Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon; EVS; CNRS, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475008v1</w:t>
+                <w:t xml:space="preserve">hal-02475063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’eau en ville et gîtes larvaires du moustique tigre : Quelles conciliations entre problématiques sanitaires et environnementales ?</w:t>
+                <w:t xml:space="preserve">Lutte Anti-Vectorielle et urbanisme durable : Les contradictions et les limites des actions et politiques publiques dans l’espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriale en Sciences Sociales de l’Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon; EVS; CNRS, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">L’action publique, contradictions, enjeux et résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED; Aix Marseille Université, Dec 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475063v1</w:t>
+                <w:t xml:space="preserve">hal-02475008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces bâtis et prolifération du moustique vecteur Aedes albopictus dans le Sud de la France : intégrer la lutte anti-vectorielle dans la conception urbaine</w:t>
               </w:r>
@@ -1962,415 +1962,415 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardens, pesticides and mosquitoe-borne diseases : an interdisciplinary comparison between mainland France and the French Antilles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">III.1.5. L’écoquartier est-il un exemple de la ville adaptée au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosquitoes management : between environmental and health issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang collections EcoPolis Vol 31, pp.175-199, 2019</w:t>
+              <w:t xml:space="preserve">La santé face au changement climatique en région Provence-Alpes-Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour l’innovation et la recherche au service du climat (AIR),, pp.38-39, 2019, Les cahiers du GREC-SUD, 978-2-9560060-8-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474875v1</w:t>
+                <w:t xml:space="preserve">hal-02474888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardens, pesticides and mosquito-bone diseases: an interdisciplinary comparison between mainland France and the French Antilles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication des espaces bâtis dans le péril sanitaire Aedes albopictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENSA Marseille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosquitoes management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Habiter le monde H21, séminaire « Vivre ensemble » mémoires 2016-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109078v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des espaces bâtis dans le péril sanitaire Aedes albopictus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gardens, pesticides and mosquito-bone diseases: an interdisciplinary comparison between mainland France and the French Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter le monde H21, séminaire « Vivre ensemble » mémoires 2016-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, 2019</w:t>
+              <w:t xml:space="preserve">Mosquitoes management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989689v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III.1.5. L’écoquartier est-il un exemple de la ville adaptée au changement climatique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gardens, pesticides and mosquitoe-borne diseases : an interdisciplinary comparison between mainland France and the French Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécilia Claeys. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé face au changement climatique en région Provence-Alpes-Côte d’Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour l’innovation et la recherche au service du climat (AIR),, pp.38-39, 2019, Les cahiers du GREC-SUD, 978-2-9560060-8-4</w:t>
+              <w:t xml:space="preserve">Mosquitoes management : between environmental and health issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang collections EcoPolis Vol 31, pp.175-199, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474888v1</w:t>
+                <w:t xml:space="preserve">hal-02474875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2699,51 +2699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="758A5040"/>
+    <w:nsid w:val="73E77807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2930,51 +2930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4621-7366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989683v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04989830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4621-7366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04989830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>