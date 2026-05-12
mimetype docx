--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -962,165 +962,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir une ville durable et antivectorielle : Coopérer entre chercheurs, acteurs de la santé publique et professionnels de la ville et du bâti</w:t>
+                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre : une thèse en urbanisme sur la conception des espaces bâtis et la prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône - diagnostic et préconisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorant.e.s du LPED : Coopérer face aux enjeux environnementaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Le tigre fait son cinéma : soirée de l’ACCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACCA, 2022, La Ciotat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989658v1</w:t>
+                <w:t xml:space="preserve">hal-04989743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre : une thèse en urbanisme sur la conception des espaces bâtis et la prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône - diagnostic et préconisations</w:t>
+                <w:t xml:space="preserve">Concevoir une ville durable et antivectorielle : Coopérer entre chercheurs, acteurs de la santé publique et professionnels de la ville et du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le tigre fait son cinéma : soirée de l’ACCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACCA, 2022, La Ciotat, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorant.e.s du LPED : Coopérer face aux enjeux environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989743v1</w:t>
+                <w:t xml:space="preserve">hal-04989658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre : Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône - diagnostic et préconisations</w:t>
               </w:r>
@@ -1169,165 +1169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre - Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône : diagnostic et préconisations</w:t>
+                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre - Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône : diagnostic et préconisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du LPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorantes du LPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989728v1</w:t>
+                <w:t xml:space="preserve">hal-02475085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre - Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône : diagnostic et préconisations</w:t>
+                <w:t xml:space="preserve">Les nouveaux quartiers du moustique tigre - Conception des espaces bâtis et prolifération d’Aedes albopictus dans 3 villes des Bouches-du-Rhône : diagnostic et préconisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorantes du LPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, Jan 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du LPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475085v1</w:t>
+                <w:t xml:space="preserve">hal-04989728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachhaltige städtische Umgebung mit integrierter Vektorkontrolle</w:t>
               </w:r>
@@ -1376,165 +1376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’eau en ville et gîtes larvaires du moustique tigre : Quelles conciliations entre problématiques sanitaires et environnementales ?</w:t>
+                <w:t xml:space="preserve">Lutte Anti-Vectorielle et urbanisme durable : Les contradictions et les limites des actions et politiques publiques dans l’espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriale en Sciences Sociales de l’Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon; EVS; CNRS, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">L’action publique, contradictions, enjeux et résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED; Aix Marseille Université, Dec 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475063v1</w:t>
+                <w:t xml:space="preserve">hal-02475008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte Anti-Vectorielle et urbanisme durable : Les contradictions et les limites des actions et politiques publiques dans l’espace urbain</w:t>
+                <w:t xml:space="preserve">Gestion de l’eau en ville et gîtes larvaires du moustique tigre : Quelles conciliations entre problématiques sanitaires et environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’action publique, contradictions, enjeux et résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED; Aix Marseille Université, Dec 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Doctoriale en Sciences Sociales de l’Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon; EVS; CNRS, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475008v1</w:t>
+                <w:t xml:space="preserve">hal-02475063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces bâtis et prolifération du moustique vecteur Aedes albopictus dans le Sud de la France : intégrer la lutte anti-vectorielle dans la conception urbaine</w:t>
               </w:r>
@@ -2031,346 +2031,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des espaces bâtis dans le péril sanitaire Aedes albopictus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gardens, pesticides and mosquitoe-borne diseases : an interdisciplinary comparison between mainland France and the French Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENSA Marseille. </w:t>
+              <w:t xml:space="preserve">Cécilia Claeys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter le monde H21, séminaire « Vivre ensemble » mémoires 2016-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, 2019</w:t>
+              <w:t xml:space="preserve">Mosquitoes management : between environmental and health issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang collections EcoPolis Vol 31, pp.175-199, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989689v1</w:t>
+                <w:t xml:space="preserve">hal-02474875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardens, pesticides and mosquito-bone diseases: an interdisciplinary comparison between mainland France and the French Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bertaudière-Montès</w:t>
+                <w:t xml:space="preserve">Christine Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deschamps-Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosquitoes management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardens, pesticides and mosquitoe-borne diseases : an interdisciplinary comparison between mainland France and the French Antilles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication des espaces bâtis dans le péril sanitaire Aedes albopictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cécilia Claeys. </w:t>
+              <w:t xml:space="preserve">ENSA Marseille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosquitoes management : between environmental and health issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang collections EcoPolis Vol 31, pp.175-199, 2019</w:t>
+              <w:t xml:space="preserve">Habiter le monde H21, séminaire « Vivre ensemble » mémoires 2016-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474875v1</w:t>
+                <w:t xml:space="preserve">hal-04989689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2699,51 +2699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73E77807"/>
+    <w:nsid w:val="D2B03143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2930,51 +2930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4621-7366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04989830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4621-7366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988990v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.9743" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moustier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberghien B." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989762v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02475020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02474875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertaudi&#232;re-Mont&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deschamps-Cottin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Aubail" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04989830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>