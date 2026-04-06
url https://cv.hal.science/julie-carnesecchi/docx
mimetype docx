--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hox dosage and morphological diversification during development and evolution</w:t>
+                <w:t xml:space="preserve">An improved nanobody-based approach to capture and visualize specific interaction networks of binary protein complexes in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Merabet</w:t>
+                <w:t xml:space="preserve">Nawal Hajj Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2022.11.009⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.09.12.612471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242153v1</w:t>
+                <w:t xml:space="preserve">hal-04764002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved nanobody-based approach to capture and visualize specific interaction networks of binary protein complexes in living cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Hajj Sleiman</w:t>
+                <w:t xml:space="preserve">Hox dosage and morphological diversification during development and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152-153, pp.70-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.09.12.612471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2022.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04764002v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating transcription and splicing into cell fate: Transcription factors on the block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Boumpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -839,386 +839,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the gap: a roadmap to single‐cell regulatory genomics</w:t>
+                <w:t xml:space="preserve">Multi-level and lineage-specific interactomes of the Hox transcription factor Ubx contribute to its functional specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Lohmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gianluca Sigismondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Domsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Eva Paula Baader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud-Reza Rafiee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/msb.20209497⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15223-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242163v1</w:t>
+                <w:t xml:space="preserve">hal-04242165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level and lineage-specific interactomes of the Hox transcription factor Ubx contribute to its functional specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of a versatile peptide motif controlling Hox nuclear export and autophagy in the Drosophila fat body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Duffraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud-Reza Rafiee</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Banreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15223-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (18), pp.jcs241943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.241943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242165v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a versatile peptide motif controlling Hox nuclear export and autophagy in the Drosophila fat body</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closing the gap: a roadmap to single‐cell regulatory genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Banreti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (18), pp.jcs241943. </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.241943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.20209497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242161v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hox transcription factor Ubx stabilizes lineage commitment by suppressing cellular plasticity in Drosophila</w:t>
               </w:r>
@@ -1332,559 +1332,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hox transcription factors: an overview of multi-step regulators of gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LSD1-ERRα complex requires NRF1 to positively regulate transcription and cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Périan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/ijdb.180294il⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27676-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242186v1</w:t>
+                <w:t xml:space="preserve">hal-02464966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSD1-ERRα complex requires NRF1 to positively regulate transcription and cell invasion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hox transcription factors: an overview of multi-step regulators of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (11-12), pp.723-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27676-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.180294il⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464966v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERRα induces H3K9 demethylation by LSD1 to promote cell invasion</w:t>
+                <w:t xml:space="preserve">ERRα protein is stabilized by LSD1 in a demethylation-independent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Forcet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (15), pp.3909-3914. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1614664114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346533v1</w:t>
+                <w:t xml:space="preserve">hal-02996733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERRα protein is stabilized by LSD1 in a demethylation-independent manner</w:t>
+                <w:t xml:space="preserve">ERRα induces H3K9 demethylation by LSD1 to promote cell invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cerutti</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Forcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Vanacker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Barenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (15), pp.3909-3914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1614664114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996733v1</w:t>
+                <w:t xml:space="preserve">hal-02346533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-Related Receptors and the control of bone cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vanacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 432 (15), pp.37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2069,90 +2069,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-related receptor α decreases RHOA stability to induce orientated cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Forcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (42), pp.15108-15113. </w:t>
@@ -2184,377 +2184,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repression of osteoblast maturation by ERR alpha accounts for bone loss induced by estrogen deficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The estrogen-related receptors and the adipocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carnesecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054837⟩</w:t>
+              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.15108-15113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hmbci-2013-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649945v1</w:t>
+                <w:t xml:space="preserve">hal-04242220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The estrogen-related receptors and the adipocyte</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Repression of Osteoblast Maturation by ERRa Accounts for Bone Loss Induced by Estrogen Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Haÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Photsavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242220v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repression of Osteoblast Maturation by ERRa Accounts for Bone Loss Induced by Estrogen Deficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Repression of osteoblast maturation by ERR alpha accounts for bone loss induced by estrogen deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Photsavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996751v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2690,103 +2690,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved nanobody-based approach to capture and visualize specific interaction networks of binary protein complexes in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Hajj Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carnesecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3138,51 +3138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Xiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boumpas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elz&#233;ar Buvry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Scorcelletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242153v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carnesecchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.11.009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Hajj Sleiman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Delolme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.12.612471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Nierop y Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Domsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Gao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela W&#246;lk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32408-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lohmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209497" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sigismondo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eva Paula Baader" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Rafiee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15223-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Banreti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.241943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Disela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.42675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.180294il" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tribollet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27676-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barenton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614664114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanacker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188871" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Mets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120672" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sailland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402094111" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Photsavang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054837" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2013-0020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ha&#255;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Assenza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Xiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boumpas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elz&#233;ar Buvry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Scorcelletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Hajj Sleiman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carnesecchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Delolme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.12.612471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Nierop y Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Domsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Gao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela W&#246;lk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32408-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sigismondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eva Paula Baader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Rafiee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15223-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Banreti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.241943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lohmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209497" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Disela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.42675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tribollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27676-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.180294il" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanacker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barenton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614664114" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Mets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120672" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sailland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402094111" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2013-0020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ha&#255;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Photsavang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054837" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Assenza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>