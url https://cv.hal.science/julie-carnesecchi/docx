--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,2767 +66,2767 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conserved architecture of a functional lncRNA-protein interaction in the DNA damage response pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Assenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carnesecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An improved nanobody-based approach to capture and visualize specific interaction networks of binary protein complexes in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Hajj Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carnesecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic DNA and RNA binding of the Hox transcription factor Ultrabithorax coordinates splicing and shapes in vivo homeotic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Boumpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzéar Buvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maily Scorcelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (12), pp.gkaf602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaf602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved nanobody-based approach to capture and visualize specific interaction networks of binary protein complexes in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Hajj Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carnesecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Hajj Sleiman</w:t>
+                <w:t xml:space="preserve">Yunlong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carnesecchi</w:t>
+                <w:t xml:space="preserve">Fréderic Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2024.09.12.612471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hox dosage and morphological diversification during development and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 152-153, pp.70-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.semcdb.2022.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating transcription and splicing into cell fate: Transcription factors on the block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Boumpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews-RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (2), pp.e1752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wrna.1752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hox transcription factor Ultrabithorax binds RNA and regulates co-transcriptional splicing through an interplay with RNA polymerase II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Boumpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick van Nierop y Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Domsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Daniel Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (2), pp.763-783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkab1250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of the Hox member Deformed is determined by transcription factor levels and binding site affinities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Domsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Wölk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.5037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-32408-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level and lineage-specific interactomes of the Hox transcription factor Ubx contribute to its functional specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Sigismondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Domsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Eva Paula Baader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud-Reza Rafiee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.1388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-15223-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a versatile peptide motif controlling Hox nuclear export and autophagy in the Drosophila fat body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Duffraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Banreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (18), pp.jcs241943. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.241943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the gap: a roadmap to single‐cell regulatory genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lohmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/msb.20209497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hox transcription factor Ubx stabilizes lineage commitment by suppressing cellular plasticity in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Domsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Disela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Trost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.42675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSD1-ERRα complex requires NRF1 to positively regulate transcription and cell invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Périan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27676-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hox transcription factors: an overview of multi-step regulators of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lohmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (11-12), pp.723-732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1387/ijdb.180294il⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERRα protein is stabilized by LSD1 in a demethylation-independent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vanacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Forcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0188871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERRα induces H3K9 demethylation by LSD1 to promote cell invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Forcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (15), pp.3909-3914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1614664114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-Related Receptors and the control of bone cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vanacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 432 (15), pp.37-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2015.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogens Induce Rapid Cytoskeleton Re-Organization in Human Dermal Fibroblasts via the Non-Classical Receptor GPR30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Malbouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard de Mets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallic Beauchef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120672. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-related receptor α decreases RHOA stability to induce orientated cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Forcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (42), pp.15108-15113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1402094111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The estrogen-related receptors and the adipocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vanacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (3), pp.15108-15113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/hmbci-2013-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repression of Osteoblast Maturation by ERRa Accounts for Bone Loss Induced by Estrogen Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Haÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Photsavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repression of osteoblast maturation by ERR alpha accounts for bone loss induced by estrogen deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Saïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Photsavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0054837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649945v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-04988377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULT1 is a PRC2 dependent RNA binding protein and regulates indeterminacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangeli Geshkovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constanza Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,51 +3138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Xiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boumpas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elz&#233;ar Buvry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Scorcelletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Hajj Sleiman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carnesecchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Delolme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.12.612471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.11.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242156v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242158v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Nierop y Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Domsch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Gao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela W&#246;lk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32408-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sigismondo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eva Paula Baader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Rafiee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15223-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Paul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Banreti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.241943" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lohmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209497" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Disela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.42675" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tribollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27676-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.180294il" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanacker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barenton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614664114" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242188v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Mets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120672" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sailland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402094111" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2013-0020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ha&#255;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Photsavang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649945v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054837" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347470v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Assenza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Assenza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carnesecchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Hajj Sleiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Delolme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Xiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boumpas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elz&#233;ar Buvry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Scorcelletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf602" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.12.612471" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.11.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Nierop y Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Domsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel Pinto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1250" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela W&#246;lk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32408-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sigismondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eva Paula Baader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Rafiee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15223-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Paul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Banreti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.241943" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lohmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209497" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Disela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.42675" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tribollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27676-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.180294il" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanacker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barenton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614664114" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Mets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sailland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402094111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2013-0020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ha&#255;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Photsavang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054837" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>