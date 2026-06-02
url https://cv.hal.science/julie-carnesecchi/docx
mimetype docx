--- v2 (2026-05-04)
+++ v3 (2026-06-02)
@@ -506,299 +506,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved nanobody-based approach to capture and visualize specific interaction networks of binary protein complexes in living cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawal Hajj Sleiman</w:t>
+                <w:t xml:space="preserve">Hox dosage and morphological diversification during development and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.09.12.612471⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152-153, pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2022.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764002v1</w:t>
+                <w:t xml:space="preserve">hal-04242153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hox dosage and morphological diversification during development and evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Merabet</w:t>
+                <w:t xml:space="preserve">An improved nanobody-based approach to capture and visualize specific interaction networks of binary protein complexes in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Hajj Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 152-153, pp.70-75. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2022.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.09.12.612471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04242153v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating transcription and splicing into cell fate: Transcription factors on the block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Boumpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1111,386 +1111,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level and lineage-specific interactomes of the Hox transcription factor Ubx contribute to its functional specificity</w:t>
+                <w:t xml:space="preserve">Closing the gap: a roadmap to single‐cell regulatory genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Sigismondo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15223-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20209497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242165v1</w:t>
+                <w:t xml:space="preserve">hal-04242163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a versatile peptide motif controlling Hox nuclear export and autophagy in the Drosophila fat body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-level and lineage-specific interactomes of the Hox transcription factor Ubx contribute to its functional specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carnesecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Sigismondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Domsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Eva Paula Baader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Duffraisse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnes Banreti</w:t>
+                <w:t xml:space="preserve">Mahmoud-Reza Rafiee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.241943⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.1388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15223-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242161v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the gap: a roadmap to single‐cell regulatory genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of a versatile peptide motif controlling Hox nuclear export and autophagy in the Drosophila fat body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Duffraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Lohmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Banreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (18), pp.jcs241943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/msb.20209497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.241943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242163v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hox transcription factor Ubx stabilizes lineage commitment by suppressing cellular plasticity in Drosophila</w:t>
               </w:r>
@@ -1604,308 +1604,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSD1-ERRα complex requires NRF1 to positively regulate transcription and cell invasion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hox transcription factors: an overview of multi-step regulators of gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lohmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27676-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (11-12), pp.723-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.180294il⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464966v1</w:t>
+                <w:t xml:space="preserve">hal-04242186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hox transcription factors: an overview of multi-step regulators of gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LSD1-ERRα complex requires NRF1 to positively regulate transcription and cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Tribollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Périan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (11-12), pp.723-732. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1387/ijdb.180294il⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27676-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242186v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERRα protein is stabilized by LSD1 in a demethylation-independent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vanacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,64 +1991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carnesecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Forcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2341,51 +2341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-related receptor α decreases RHOA stability to induce orientated cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sailland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Forcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2456,377 +2456,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The estrogen-related receptors and the adipocyte</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Repression of osteoblast maturation by ERR alpha accounts for bone loss induced by estrogen deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Photsavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hmbci-2013-0020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242220v1</w:t>
+                <w:t xml:space="preserve">hal-02649945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repression of Osteoblast Maturation by ERRa Accounts for Bone Loss Induced by Estrogen Deficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The estrogen-related receptors and the adipocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carnesecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vanacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.15108-15113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hmbci-2013-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996751v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repression of osteoblast maturation by ERR alpha accounts for bone loss induced by estrogen deficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Repression of Osteoblast Maturation by ERRa Accounts for Bone Loss Induced by Estrogen Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Saïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Haÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Saïdi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johann Photsavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649945v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3138,51 +3138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Assenza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carnesecchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Hajj Sleiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Delolme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Xiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boumpas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elz&#233;ar Buvry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Scorcelletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf602" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.12.612471" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.11.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Nierop y Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Domsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel Pinto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1250" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela W&#246;lk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32408-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sigismondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eva Paula Baader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Rafiee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15223-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Paul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Banreti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.241943" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lohmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209497" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Disela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.42675" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tribollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27676-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.180294il" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanacker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barenton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614664114" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Mets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sailland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402094111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2013-0020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996751v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ha&#255;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Photsavang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054837" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Assenza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Blanco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carnesecchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Hajj Sleiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Delolme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gilquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Xiang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Boumpas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elz&#233;ar Buvry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maily Scorcelletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf602" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2022.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.09.12.612471" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242156v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrna.1752" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242158v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick van Nierop y Sanchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Domsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daniel Pinto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1250" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefan Gao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela W&#246;lk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32408-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242163v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lohmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20209497" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242165v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sigismondo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Eva Paula Baader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Rafiee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15223-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242161v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Paul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hudry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Banreti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.241943" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Disela" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Trost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.42675" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.180294il" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cerutti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Tribollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine P&#233;rian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27676-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanacker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188871" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barenton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1614664114" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242188v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063889v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Malbouyres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Mets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Balland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallic Beauchef" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sailland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402094111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Sa&#239;di" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Photsavang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054837" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242220v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2013-0020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996751v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ha&#255;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04837468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vangeli Geshkovski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Masson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Laroussi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kadlec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>