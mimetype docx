--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -191,269 +191,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pluies et inondations en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Farhani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Carreau</w:t>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mougenot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821758v1</w:t>
+                <w:t xml:space="preserve">hal-03750399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluies et inondations en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Delenne</w:t>
+                <w:t xml:space="preserve">Bernard Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guinot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.105448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750399v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Spatial Modeling of Extreme Mediterranean Precipitation</w:t>
               </w:r>
@@ -569,90 +569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Multispectral Drought Indices in Central Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Lili Chabaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -716,51 +716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PCA spatial pattern based downscaling approach for urban flood risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.103821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -807,51 +807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-Parametrized Extreme Value Copula : Extension to a Spatial Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -898,51 +898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Pareto processes for simulating space-time extreme events: an application to precipitation reanalyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,252 +1321,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of statistical and dynamical downscaling models under the EURO- and MED-CORDEX initiative framework: present climate evaluations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariate density model comparison for multi-site flood-risk rainfall in the French Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2647-5⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (6), pp.1591--1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00477-015-1166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01157671v1</w:t>
+                <w:t xml:space="preserve">hal-02053383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate density model comparison for multi-site flood-risk rainfall in the French Mediterranean area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of statistical and dynamical downscaling models under the EURO- and MED-CORDEX initiative framework: present climate evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (6), pp.1591--1612. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.1301-1329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00477-015-1166-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2647-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053383v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01157671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des précipitations extrêmes en France en contexte de changement climatique</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,252 +2212,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stationary frequency analysis of heavy rainfall events in southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Extreme Rainfall Analysis at Ungauged Sites in the South of France : Comparison of Three Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Najib</w:t>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414974v1</w:t>
+                <w:t xml:space="preserve">hal-01874232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Rainfall Analysis at Ungauged Sites in the South of France : Comparison of Three Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-stationary frequency analysis of heavy rainfall events in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cantet</w:t>
+                <w:t xml:space="preserve">Kenza Najib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hydrological Sciences Journal = Journal des Sciences Hydrologiques, 58 (2), pp.280-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2012.754988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874232v1</w:t>
+                <w:t xml:space="preserve">hal-02414974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-based comparison of frequency analysis methods: A general framework</w:t>
               </w:r>
@@ -3185,51 +3185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic downscaling of precipitation with neural network conditional mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3257,222 +3257,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical rainfall-runoff mixture model with heavy-tailed components</w:t>
+                <w:t xml:space="preserve">A Hybrid Pareto Mixture for Conditional Asymmetric Fat-Tailed Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sauquet</w:t>
+                <w:t xml:space="preserve">Y. Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (10), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (7), pp.1087-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009WR007880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNN.2009.2016339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276280v1</w:t>
+                <w:t xml:space="preserve">hal-03276282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Pareto Mixture for Conditional Asymmetric Fat-Tailed Distributions</w:t>
+                <w:t xml:space="preserve">A statistical rainfall-runoff mixture model with heavy-tailed components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bengio</w:t>
+                <w:t xml:space="preserve">E. Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (7), pp.1087-1101. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNN.2009.2016339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009WR007880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276282v1</w:t>
+                <w:t xml:space="preserve">hal-03276280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid Pareto model for asymmetric fat-tailed data: the univariate case</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. L?heureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,51 +3890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-Parametrized Extreme Value Copula : Extension to a Spatial Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Value Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3972,51 +3972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-Parametrized Extreme Value Copula : Extension to a Spatial Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METMA 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4054,51 +4054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On space-time extreme simulations of rainfall in Mediterranean France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,51 +4162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time extreme processes simulation for flash floods in Mediterranean France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,51 +4378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-parametrized extreme-value copula : an extension to a spatial framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salzburg workshop on dependence models and copulas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4460,77 +4460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impacts of the choice of spatial dependence structure for flood-risk rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Bacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5088,51 +5088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic extreme rainfall simulations around Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,51 +5196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to simulate space-time extreme processes to assess natural disasters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,51 +5304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy rainfall simulations by space-time processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,51 +5537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation d’extrêmes de processus spatiaux et spatio-temporels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,77 +5681,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time simulations of extreme rainfall : why and how ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solym Mawaki Manou-Abi; Sophie Dabo-Niang; Jean-Jacques Salone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modeling of Random and Deterministic Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2020, 9781786304544. </w:t>
@@ -5939,103 +5939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-daily stochastic weather generator based on reanalyses for water stress retrieval in central Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2023.100580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Hammami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Elasmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Feki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14223782" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903282v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100410" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136681v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Palacios-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01895-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Mhenni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaufort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13445" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020758" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2647-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-015-1166-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Veysseire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Foughali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli3030459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Najib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.754988" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arjounin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-012-0048-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23D0D7F9B6C0936796D0C1CBB80C481DEAF22373/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8417" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFCFPWNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceresetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ursu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3229-2012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2463-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007880" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bengio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2009.2016339" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-008-0068-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LMV08RS6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. L?heureux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delalleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-004-5319-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C8E7E5DF47111075277D9BEF742495DF21D4F6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Palacios Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chailan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Nath" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kornhuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pfleiderer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Schleussner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554676v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01331374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2023.100580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750399v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Hammami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Elasmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Feki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14223782" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903282v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100410" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136681v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Palacios-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01895-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Mhenni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaufort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13445" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020758" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-015-1166-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2647-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Veysseire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Foughali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli3030459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Najib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.754988" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arjounin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-012-0048-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23D0D7F9B6C0936796D0C1CBB80C481DEAF22373/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8417" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFCFPWNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceresetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ursu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3229-2012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2463-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bengio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2009.2016339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007880" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-008-0068-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LMV08RS6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. L?heureux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delalleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-004-5319-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C8E7E5DF47111075277D9BEF742495DF21D4F6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Palacios Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chailan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Nath" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kornhuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pfleiderer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Schleussner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554676v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01331374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>