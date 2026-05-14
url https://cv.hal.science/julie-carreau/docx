--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -191,269 +191,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluies et inondations en milieu urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guinot</w:t>
+                <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.105448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750399v1</w:t>
+                <w:t xml:space="preserve">hal-03821758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pluies et inondations en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mougenot</w:t>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Le Page</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821758v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth Spatial Modeling of Extreme Mediterranean Precipitation</w:t>
               </w:r>
@@ -569,90 +569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Multispectral Drought Indices in Central Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Lili Chabaane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -716,51 +716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PCA spatial pattern based downscaling approach for urban flood risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.103821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -807,51 +807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-Parametrized Extreme Value Copula : Extension to a Spatial Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -898,51 +898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Pareto processes for simulating space-time extreme events: an application to precipitation reanalyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1321,252 +1321,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate density model comparison for multi-site flood-risk rainfall in the French Mediterranean area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of statistical and dynamical downscaling models under the EURO- and MED-CORDEX initiative framework: present climate evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeebane Vaittinada Ayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00477-015-1166-6⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (3), pp.1301-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2647-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053383v1</w:t>
+                <w:t xml:space="preserve">insu-01157671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of statistical and dynamical downscaling models under the EURO- and MED-CORDEX initiative framework: present climate evaluations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate density model comparison for multi-site flood-risk rainfall in the French Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Déqué</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (3), pp.1301-1329. </w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (6), pp.1591--1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2647-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00477-015-1166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01157671v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des précipitations extrêmes en France en contexte de changement climatique</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,252 +2212,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Rainfall Analysis at Ungauged Sites in the South of France : Comparison of Three Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-stationary frequency analysis of heavy rainfall events in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cantet</w:t>
+                <w:t xml:space="preserve">Kenza Najib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hydrological Sciences Journal = Journal des Sciences Hydrologiques, 58 (2), pp.280-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2012.754988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874232v1</w:t>
+                <w:t xml:space="preserve">hal-02414974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stationary frequency analysis of heavy rainfall events in southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Extreme Rainfall Analysis at Ungauged Sites in the South of France : Comparison of Three Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Najib</w:t>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414974v1</w:t>
+                <w:t xml:space="preserve">hal-01874232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-based comparison of frequency analysis methods: A general framework</w:t>
               </w:r>
@@ -3185,51 +3185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic downscaling of precipitation with neural network conditional mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3257,222 +3257,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Pareto Mixture for Conditional Asymmetric Fat-Tailed Distributions</w:t>
+                <w:t xml:space="preserve">A statistical rainfall-runoff mixture model with heavy-tailed components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bengio</w:t>
+                <w:t xml:space="preserve">E. Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20 (7), pp.1087-1101. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNN.2009.2016339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009WR007880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276282v1</w:t>
+                <w:t xml:space="preserve">hal-03276280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical rainfall-runoff mixture model with heavy-tailed components</w:t>
+                <w:t xml:space="preserve">A Hybrid Pareto Mixture for Conditional Asymmetric Fat-Tailed Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sauquet</w:t>
+                <w:t xml:space="preserve">Y. Bengio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (10), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (7), pp.1087-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2009WR007880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNN.2009.2016339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276280v1</w:t>
+                <w:t xml:space="preserve">hal-03276282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid Pareto model for asymmetric fat-tailed data: the univariate case</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-J. L?heureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bengio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Delalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,51 +3890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-Parametrized Extreme Value Copula : Extension to a Spatial Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extreme Value Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3972,51 +3972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-Parametrized Extreme Value Copula : Extension to a Spatial Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METMA 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4054,51 +4054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On space-time extreme simulations of rainfall in Mediterranean France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,51 +4162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time extreme processes simulation for flash floods in Mediterranean France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,51 +4378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-parametrized extreme-value copula : an extension to a spatial framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salzburg workshop on dependence models and copulas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4460,77 +4460,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impacts of the choice of spatial dependence structure for flood-risk rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Bacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neppel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4670,217 +4670,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial kernel interpolation for annual rainfall maxima</w:t>
+                <w:t xml:space="preserve">Spatial extreme quantile estimation using a weighted log-likelihood approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Ursu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP-UNESCO 2010 - Workshop on metrics and methodologies of estimation of extreme climate events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">NICDS Workshop on Statistical Methods for Geographic and Spatial Data in the Management of Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Montreal, Canada. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762731v1</w:t>
+                <w:t xml:space="preserve">hal-00762735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial extreme quantile estimation using a weighted log-likelihood approach</w:t>
+                <w:t xml:space="preserve">Spatial kernel interpolation for annual rainfall maxima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Ursu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NICDS Workshop on Statistical Methods for Geographic and Spatial Data in the Management of Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Montreal, Canada. pp.CDROM</w:t>
+              <w:t xml:space="preserve">WCRP-UNESCO 2010 - Workshop on metrics and methodologies of estimation of extreme climate events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762735v1</w:t>
+                <w:t xml:space="preserve">hal-00762731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial kernel interpolation for annual rainfall maxima</w:t>
               </w:r>
@@ -5088,51 +5088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic extreme rainfall simulations around Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,51 +5196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to simulate space-time extreme processes to assess natural disasters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,51 +5304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy rainfall simulations by space-time processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fátima Palacios Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,51 +5537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation d’extrêmes de processus spatiaux et spatio-temporels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,77 +5681,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time simulations of extreme rainfall : why and how ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solym Mawaki Manou-Abi; Sophie Dabo-Niang; Jean-Jacques Salone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modeling of Random and Deterministic Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2020, 9781786304544. </w:t>
@@ -5939,103 +5939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-daily stochastic weather generator based on reanalyses for water stress retrieval in central Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kassouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6216,51 +6216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6468,51 +6468,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2023.100580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750399v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Hammami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Elasmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Feki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14223782" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903282v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100410" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136681v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Palacios-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01895-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Mhenni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaufort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13445" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020758" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-015-1166-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2647-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Veysseire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Foughali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli3030459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Najib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.754988" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arjounin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-012-0048-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23D0D7F9B6C0936796D0C1CBB80C481DEAF22373/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8417" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFCFPWNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceresetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ursu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3229-2012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2463-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bengio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2009.2016339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007880" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-008-0068-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LMV08RS6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. L?heureux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delalleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-004-5319-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C8E7E5DF47111075277D9BEF742495DF21D4F6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Palacios Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chailan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Nath" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kornhuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pfleiderer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Schleussner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554676v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01331374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2023.100580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Hammami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Elasmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Feki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14223782" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903282v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02419118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100410" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136681v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Palacios-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01895-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Mhenni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaufort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13445" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neppel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020758" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01157671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeebane Vaittinada Ayar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2647-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-015-1166-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Veysseire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2015004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Foughali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Bargaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli3030459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garavaglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dezileau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Najib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2012.754988" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cantet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kochanek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wrcr.20087" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arjounin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-012-0048-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23D0D7F9B6C0936796D0C1CBB80C481DEAF22373/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414968v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8417" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZFCFPWNH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ceresetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Ursu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3229-2012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-2463-2011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010128" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sauquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007880" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bengio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNN.2009.2016339" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshua Bengio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-008-0068-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LMV08RS6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734888v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucotte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es048220q" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WH426RXG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. L?heureux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delalleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-004-5319-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C8E7E5DF47111075277D9BEF742495DF21D4F6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03888257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Palacios Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968104v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068990v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069002v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Bacro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276284v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02417687v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chailan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Nath" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kornhuber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pfleiderer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Schleussner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554676v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01331374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>