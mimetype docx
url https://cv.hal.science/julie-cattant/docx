--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -344,124 +344,86 @@
         <w:rPr/>
         <w:t xml:space="preserve">Membre élue de la CFVE de l'ENSA-Lyon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre élue du CNECEA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Secrétaire de l'association de préfiguration de l'Institut Tony Garnier</w:t>
+        <w:t xml:space="preserve">Vice-présidente de l'association de préfiguration de l'Institut Tony Garnier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DISTINCTIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2012 : Prix d'architecture Antoine-Nicolas Bailly de l'Académie des Beaux-Arts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2011-2014 : Allocations d'Etudes Spécialisées délivrée par le Ministère des la Culture</w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="1" w:color="000000"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Au travers de l’étude des relations entre l’architecture et l’horizon, mes recherches doctorales m'ont permis d’interroger les conditions de possibilité de l’habiter. Comme prisme de lecture, l’horizon éclaire également les rôles et les sens portés par le paysage dans les pratiques des architectes (de la modernité à nos jours). Mes enseignements s’inscrivent à la fois dans le champ du projet architectural et de ses théories et dans celui du projet urbain et de territoire. Mes recherches poursuivent deux directions complémentaires:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -552,590 +514,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les horizons de Le Corbusier. Vers un dépassement de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LC. Revue de recherches sur Le Corbusier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.52-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couvent de la Tourette, de la fiction au mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercice(s) d’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophéties d'hier et projets narratifs pour demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L’architecture et la lettre : dits et récits d’espace, 5, pp.78-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prophéties d’hier et projets narratifs pour demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.78-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dans l’espace architectural. Le Corbusier, Claude Parent et Henri Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Définition d’espaces créatifs : corps, esprit et langue-culture française, n° 11, pp.31-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’horizon en question, des paysagistes aux architectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paysage versus architecture : (in)distinction et (in)discipline, n° 13, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'horizon matière de l'habiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.12302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’horizon comme matière d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal Spéciale'Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°2, pp.34-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1145,719 +1107,719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir la reconstruction post-catastrophe au travers des temps de la ville. Vers une résilience plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Mayaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Rencontres Internationales en Urbanisme de l’APERAU. « La ville qui s’adapte. Développement urbain et héritage culturel face aux changements environnementaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Internationale de Rabat; Ecole d'architecture de Rabat; Association pour la Promotion, l'Enseignement et la Recherche en Aménagement et Urbanisme; Association Internationale des Maires Francofones, Jun 2021, Rabat, Maroc. pp.230-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhabiter en mouvement. Claude Parent et le vertige du déracinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter l’inhabitable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Goethe de Francfort-sur-le-Main; ENS de Lyon; Sorbonne Université, Mar 2023, Francfort sur le Main, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier y el horizonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciclo de conferencias "Vertigo horizontal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa Curutchet, Colegio de Arquitectos de la Provincia de Buenos Aires, Oct 2023, La Plata (Provincia de Buenos Aires), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Flying classroom 2022 : une expérience interculturelle du “in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In situ, avec et par l’expérience. Pédagogies “hors les murs” dans les écoles d’architecture, d’urbanisme et de paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Grenoble; AAU-CRESSON; A School of commons, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guetteur et le voyageur. Figures architecturales et littéraires des lieux lointains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences dans le cadre du séminaire de recherche "Espaces, Écritures, Architectures. Le lieu : fiction et architecture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Nanterre; ENSA-Paris-Malaquais; Pierre Hyppolite; Jean-Pierre Vallier; Fabrice Moulin, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner l'ouverture. L'architecte, entre maîtrise et incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disegno 2018. Maîtrise et incertitude : les dessins de l'architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LOCI, Université Catholique de Louvain, Jan 2018, Tournai, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie du projet par le projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+                <w:t xml:space="preserve">Flora Pescador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Pescador</w:t>
+                <w:t xml:space="preserve">William Hayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Mirallave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème rencontres internationales en urbanisme (APERAU). Que reste-t-il du projet ? approches, méthodes et enjeux communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU; Institut d’Aménagement et d’Urbanisme de Lille; Laboratoire TVES; Université de Lille, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les représentations des architectes. Déconstruire l’évidence, déplacer le point de vue, faire place à l’invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Doctorales en Architecture et Paysage 2017. Représenter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSAPLV, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les horizons des franges urbaines en projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages des franges urbaines : Décrire, habiter, gouverner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Ecologie, du Développement durable et de l'Energie; Ville de Narbonne; CNRS, Nov 2014, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1867,117 +1829,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Parent autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mahdalickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Mahdalickova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l'Odéon. pp.154, 2013, 2-9520279-6-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1987,738 +1949,738 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher en habitant, inhabiter en marchant. Claude Parent, de l’oblique à la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Kenza Bouhaddou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que sait le pied. Marche, corps mobiles, faire-projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l'Espérou, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édifier des mondes possibles. Desseins d'architectes en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gonthier</w:t>
+                <w:t xml:space="preserve">Sarah Rener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Buisson; Françoise Peyraga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes possibles au seuil du XXIe siècle : de la théorie littéraire à de nouvelles réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-241, 2022, Rives, Cahiers de l’Arc Atlantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'archaïque à l'expérience ambivalente de l'habiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonzani Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archaïque et ses possibles aujourd’hui. Architecture et philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métis Presses, pp.175-177, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plastique architecturale conçue au travers de l’absence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reynes Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plastique dans la conception architecturale : Acte du colloque. Sous la direction de Laurent Reynes, Insa Strasbourg – département architecture, janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUE, pp.38-48, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fenêtre à l'horizon. L'architecture en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kastika Karolina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dedans dehors. Approches pluridisciplinaires de la fenêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.171-183, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les horizons paradoxaux de Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GAUTSCHI Myriam; RENNER Jannis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re.view VII. International summerschool 2018 Flying classroom LC:SP + LY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HTWG Konstanz, pp.148-161, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture et l’horizon, de l’habiter à l’ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chris Younès (dir.), Olivier Frérot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’épreuve d’exister avec Henri Maldiney. Philosophie, art, psychiatrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.455-468, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d'architecture à l'épreuve de l'horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanrot Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels rapports entre recherche et projet dans les disciplines de l'architecture, de l'urbanisme, du paysage et du design ? Actes des Rencontres Doctorales en Architecture 2015 à l'ENSA-Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale Supérieure d'Architecture de Marseille, pp. 49-56, 2015, 2-916153-18-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érotisme urbain Henri Gaudin, de la perception des formes au vivre-ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chris Younès (dir.), Xavier Bonnaud (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception, architecture, urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infolio, pp.301-322, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2728,91 +2690,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l’ouvrage À TIRE-D’AILE (Henri Gaudin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2822,91 +2784,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les horizons de Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Ecole Nationale Supérieure d'Architecture de Paris-la-Villette. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2916,114 +2878,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter l'horizon. L'architecture à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Paris VIII - Vincennes à Saint-Denis, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA080140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03030750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3091,51 +3053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9670B04C"/>
+    <w:nsid w:val="9405BAEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3239,51 +3201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="258D68D3"/>
+    <w:nsid w:val="E831D182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3387,51 +3349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="141F51C3"/>
+    <w:nsid w:val="452803E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3535,51 +3497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="718359E2"/>
+    <w:nsid w:val="CF56BE3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3683,51 +3645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AB6A37C8"/>
+    <w:nsid w:val="C447A7A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3926,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cattant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-600X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/aflyingclassroom/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://horsdesmots.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114789v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793712v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mayaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mahdalickova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gonthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_mondes_possibles_au_seuil_du_xxie_siecle_de_la_theorie_litteraire_a_de_nouvelles_realites_francoise_buisson_pascale_peyraga-9782140301711-74917.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA080140" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cattant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-600X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/aflyingclassroom/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mayaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mahdalickova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rener" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_mondes_possibles_au_seuil_du_xxie_siecle_de_la_theorie_litteraire_a_de_nouvelles_realites_francoise_buisson_pascale_peyraga-9782140301711-74917.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA080140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>