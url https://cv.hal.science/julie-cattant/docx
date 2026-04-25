--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1197,165 +1197,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhabiter en mouvement. Claude Parent et le vertige du déracinement</w:t>
+                <w:t xml:space="preserve">Le Corbusier y el horizonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter l’inhabitable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Goethe de Francfort-sur-le-Main; ENS de Lyon; Sorbonne Université, Mar 2023, Francfort sur le Main, Allemagne</w:t>
+              <w:t xml:space="preserve">Ciclo de conferencias "Vertigo horizontal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa Curutchet, Colegio de Arquitectos de la Provincia de Buenos Aires, Oct 2023, La Plata (Provincia de Buenos Aires), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068390v1</w:t>
+                <w:t xml:space="preserve">hal-04794220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier y el horizonte</w:t>
+                <w:t xml:space="preserve">Inhabiter en mouvement. Claude Parent et le vertige du déracinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciclo de conferencias "Vertigo horizontal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa Curutchet, Colegio de Arquitectos de la Provincia de Buenos Aires, Oct 2023, La Plata (Provincia de Buenos Aires), Argentina</w:t>
+              <w:t xml:space="preserve">Habiter l’inhabitable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Goethe de Francfort-sur-le-Main; ENS de Lyon; Sorbonne Université, Mar 2023, Francfort sur le Main, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794220v1</w:t>
+                <w:t xml:space="preserve">hal-04068390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Flying classroom 2022 : une expérience interculturelle du “in situ</w:t>
               </w:r>
@@ -3053,51 +3053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9405BAEF"/>
+    <w:nsid w:val="BAC18AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3201,51 +3201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E831D182"/>
+    <w:nsid w:val="866ADDFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3349,51 +3349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="452803E0"/>
+    <w:nsid w:val="1861ED7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3497,51 +3497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF56BE3B"/>
+    <w:nsid w:val="900D76C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3645,51 +3645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C447A7A9"/>
+    <w:nsid w:val="E79077E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cattant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-600X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/aflyingclassroom/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mayaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mahdalickova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rener" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_mondes_possibles_au_seuil_du_xxie_siecle_de_la_theorie_litteraire_a_de_nouvelles_realites_francoise_buisson_pascale_peyraga-9782140301711-74917.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA080140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cattant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-600X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/aflyingclassroom/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mayaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mahdalickova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rener" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_mondes_possibles_au_seuil_du_xxie_siecle_de_la_theorie_litteraire_a_de_nouvelles_realites_francoise_buisson_pascale_peyraga-9782140301711-74917.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA080140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>