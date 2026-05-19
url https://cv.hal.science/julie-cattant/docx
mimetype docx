--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -1197,165 +1197,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier y el horizonte</w:t>
+                <w:t xml:space="preserve">Inhabiter en mouvement. Claude Parent et le vertige du déracinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciclo de conferencias "Vertigo horizontal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa Curutchet, Colegio de Arquitectos de la Provincia de Buenos Aires, Oct 2023, La Plata (Provincia de Buenos Aires), Argentina</w:t>
+              <w:t xml:space="preserve">Habiter l’inhabitable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Goethe de Francfort-sur-le-Main; ENS de Lyon; Sorbonne Université, Mar 2023, Francfort sur le Main, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794220v1</w:t>
+                <w:t xml:space="preserve">hal-04068390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhabiter en mouvement. Claude Parent et le vertige du déracinement</w:t>
+                <w:t xml:space="preserve">Le Corbusier y el horizonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter l’inhabitable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Goethe de Francfort-sur-le-Main; ENS de Lyon; Sorbonne Université, Mar 2023, Francfort sur le Main, Allemagne</w:t>
+              <w:t xml:space="preserve">Ciclo de conferencias "Vertigo horizontal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa Curutchet, Colegio de Arquitectos de la Provincia de Buenos Aires, Oct 2023, La Plata (Provincia de Buenos Aires), Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068390v1</w:t>
+                <w:t xml:space="preserve">hal-04794220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Flying classroom 2022 : une expérience interculturelle du “in situ</w:t>
               </w:r>
@@ -1473,221 +1473,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessiner l'ouverture. L'architecte, entre maîtrise et incertitude</w:t>
+                <w:t xml:space="preserve">La pédagogie du projet par le projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Pescador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Mirallave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disegno 2018. Maîtrise et incertitude : les dessins de l'architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOCI, Université Catholique de Louvain, Jan 2018, Tournai, Belgique</w:t>
+              <w:t xml:space="preserve">20ème rencontres internationales en urbanisme (APERAU). Que reste-t-il du projet ? approches, méthodes et enjeux communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU; Institut d’Aménagement et d’Urbanisme de Lille; Laboratoire TVES; Université de Lille, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114808v1</w:t>
+                <w:t xml:space="preserve">hal-03032893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie du projet par le projet</w:t>
+                <w:t xml:space="preserve">Dessiner l'ouverture. L'architecte, entre maîtrise et incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cattant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème rencontres internationales en urbanisme (APERAU). Que reste-t-il du projet ? approches, méthodes et enjeux communs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APERAU; Institut d’Aménagement et d’Urbanisme de Lille; Laboratoire TVES; Université de Lille, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Disegno 2018. Maîtrise et incertitude : les dessins de l'architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOCI, Université Catholique de Louvain, Jan 2018, Tournai, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032893v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les représentations des architectes. Déconstruire l’évidence, déplacer le point de vue, faire place à l’invisible</w:t>
               </w:r>
@@ -2075,51 +2075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Buisson; Françoise Peyraga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes possibles au seuil du XXIe siècle : de la théorie littéraire à de nouvelles réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
@@ -3053,51 +3053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAC18AC8"/>
+    <w:nsid w:val="DB189E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3201,51 +3201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="866ADDFD"/>
+    <w:nsid w:val="B8B1360F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3349,51 +3349,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1861ED7C"/>
+    <w:nsid w:val="F6B613F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3497,51 +3497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="900D76C3"/>
+    <w:nsid w:val="668AD4E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3645,51 +3645,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E79077E4"/>
+    <w:nsid w:val="B64CFEC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cattant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-600X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/aflyingclassroom/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mayaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mahdalickova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rener" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_mondes_possibles_au_seuil_du_xxie_siecle_de_la_theorie_litteraire_a_de_nouvelles_realites_francoise_buisson_pascale_peyraga-9782140301711-74917.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA080140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-cattant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0574-600X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/aflyingclassroom/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864332v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.12302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mayaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794220v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pescador" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hayet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Mirallave" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114808v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mahdalickova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Parent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rener" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_mondes_possibles_au_seuil_du_xxie_siecle_de_la_theorie_litteraire_a_de_nouvelles_realites_francoise_buisson_pascale_peyraga-9782140301711-74917.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03030750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA080140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>