--- v0 (2026-04-08)
+++ v1 (2026-04-29)
@@ -181,628 +181,628 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
+                <w:t xml:space="preserve">Overcapping wax: an aesthetic or functional element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">Vincent Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.9182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925872v1</w:t>
+                <w:t xml:space="preserve">hal-04994491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcapping wax: an aesthetic or functional element</w:t>
+                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.9182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994491v1</w:t>
+                <w:t xml:space="preserve">hal-04925872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial rôle of the glass-cork interface.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wine bottle overcapping wax: An aesthetic or functional element?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Journal of Viticulture and Enology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.101367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2024.101367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385655v1</w:t>
+                <w:t xml:space="preserve">hal-04784517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine bottle overcapping wax: An aesthetic or functional element?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial rôle of the glass-cork interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet Journal of Viticulture and Enology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7/1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784517v1</w:t>
+                <w:t xml:space="preserve">hal-05385655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Kontaktfläche zwischen Flaschenhals und Korken: ein Schlüsselparameter bei der Reifung von Flaschenweinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -830,1229 +830,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface goulot / bouchon : un paramètre clé du vieillissement du vin en bouteille.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les conditions de stockage influencent-t-elles les transferts d’oxygène lors de la conservation du vin en bouteille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385640v1</w:t>
+                <w:t xml:space="preserve">hal-05385649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les conditions de stockage influencent-t-elles les transferts d’oxygène lors de la conservation du vin en bouteille ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interface goulot / bouchon : un paramètre clé du vieillissement du vin en bouteille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 191, pp.39-42</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385649v1</w:t>
+                <w:t xml:space="preserve">hal-05385640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">L’interface bouchon/goulot : Un élément clé de la conservation du vin en bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158074v1</w:t>
+                <w:t xml:space="preserve">hal-04234993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385559v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A key to wine conservation lies in the glass–cork interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296024v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface bouchon/goulot : Un élément clé de la conservation du vin en bouteille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A key to wine conservation lies in the glass–cork interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (11), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234993v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Complex Interfacial Properties of Cork-Based Materials in Their Use as Wine Stoppers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Surface properties of cork: Is cork a hydrophobic material?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irene Dal Cin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c07299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 608, pp.416-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.09.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775088v1</w:t>
+                <w:t xml:space="preserve">hal-03404379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+                <w:t xml:space="preserve">Unraveling the Complex Interfacial Properties of Cork-Based Materials in Their Use as Wine Stoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (37), pp.42602-42612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c07299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03762866v1</w:t>
+                <w:t xml:space="preserve">hal-03775088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of cork: Is cork a hydrophobic material?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 608, pp.416-423. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.09.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404379v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a question of closure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,90 +2103,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast manometric method for determining the effective oxygen diffusion coefficient through wine stopper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2237,90 +2237,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled diffusion by thin layer coating: The intricate case of the glass-stopper interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120, pp.107446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2367,64 +2367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four hundred years of cork imaging: New advances in the characterization of the cork structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,77 +2488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,103 +2654,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of storage conditions on oxygen transfer during wine bottle aging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2775,103 +2775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is wine bottle overcapping wax an effective oxygen barrier or just an aesthetic element?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Abi Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
@@ -2900,103 +2900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bottleneck/cork interface: a key parameter for wine aging in bottle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,338 +3015,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
+              <w:t xml:space="preserve">Enoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vicenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335249v1</w:t>
+                <w:t xml:space="preserve">hal-05335236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enoforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vicenza, Italy</w:t>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335236v1</w:t>
+                <w:t xml:space="preserve">hal-05335249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer through cork stoppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3371,90 +3371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast manometric method for determining the oxygen diffusion coefficient through wine stopper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J.-M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Symposium on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3479,103 +3479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer through cork stopper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3632,103 +3632,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion mechanisms of probiotics in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3753,103 +3753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
@@ -3878,103 +3878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia (IVAS) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States. </w:t>
@@ -4003,90 +4003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4141,90 +4141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cork imaging: From the macro to the nanoscale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Girona, Spain</w:t>
@@ -4253,103 +4253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA as food packaging material: critical role of water and ethanol used in food simulant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4464,51 +4464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC673607"/>
+    <w:nsid w:val="8E509C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4695,51 +4695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-chanut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6247-3243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265842727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04296024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad344" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dal Cin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.09.140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02989078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-chanut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6247-3243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265842727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04296024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad344" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dal Cin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.09.140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07299" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02989078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>