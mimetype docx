--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -181,1878 +181,1878 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcapping wax: an aesthetic or functional element</w:t>
+                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.9182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994491v1</w:t>
+                <w:t xml:space="preserve">hal-04925872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
+                <w:t xml:space="preserve">Overcapping wax: an aesthetic or functional element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Vincent Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.9182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925872v1</w:t>
+                <w:t xml:space="preserve">hal-04994491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine bottle overcapping wax: An aesthetic or functional element?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Die Kontaktfläche zwischen Flaschenhals und Korken: ein Schlüsselparameter bei der Reifung von Flaschenweinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2024.101367⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784517v1</w:t>
+                <w:t xml:space="preserve">hal-04536182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial rôle of the glass-cork interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Journal of Viticulture and Enology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7/1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Kontaktfläche zwischen Flaschenhals und Korken: ein Schlüsselparameter bei der Reifung von Flaschenweinen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wine bottle overcapping wax: An aesthetic or functional element?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bottreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.101367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.7952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2024.101367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536182v1</w:t>
+                <w:t xml:space="preserve">hal-04784517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les conditions de stockage influencent-t-elles les transferts d’oxygène lors de la conservation du vin en bouteille ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’interface goulot / bouchon : un paramètre clé du vieillissement du vin en bouteille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 191, pp.39-42</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385649v1</w:t>
+                <w:t xml:space="preserve">hal-05385640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface goulot / bouchon : un paramètre clé du vieillissement du vin en bouteille.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment les conditions de stockage influencent-t-elles les transferts d’oxygène lors de la conservation du vin en bouteille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385640v1</w:t>
+                <w:t xml:space="preserve">hal-05385649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface bouchon/goulot : Un élément clé de la conservation du vin en bouteille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana de Siqueira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.article 108955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234993v1</w:t>
+                <w:t xml:space="preserve">hal-04158074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of polysaccharides for food packaging applications. Part 1/2 : An experimental review of the functional properties of polysaccharide coatings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158074v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interface bouchon/goulot : un élément clé de la conservation du vin en bouteille.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A key to wine conservation lies in the glass–cork interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (11), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385559v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A key to wine conservation lies in the glass–cork interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’interface bouchon/goulot : Un élément clé de la conservation du vin en bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.46-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04296024v1</w:t>
+                <w:t xml:space="preserve">hal-04234993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of cork: Is cork a hydrophobic material?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Complex Interfacial Properties of Cork-Based Materials in Their Use as Wine Stoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Dal Cin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.09.140⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (37), pp.42602-42612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c07299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404379v1</w:t>
+                <w:t xml:space="preserve">hal-03775088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Complex Interfacial Properties of Cork-Based Materials in Their Use as Wine Stoppers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c07299⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775088v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Surface properties of cork: Is cork a hydrophobic material?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Dal Cin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Raise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 608, pp.416-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.09.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762866v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a question of closure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,90 +2103,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast manometric method for determining the effective oxygen diffusion coefficient through wine stopper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2237,90 +2237,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled diffusion by thin layer coating: The intricate case of the glass-stopper interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 120, pp.107446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2367,64 +2367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four hundred years of cork imaging: New advances in the characterization of the cork structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2488,77 +2488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,103 +2654,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of storage conditions on oxygen transfer during wine bottle aging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2775,103 +2775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is wine bottle overcapping wax an effective oxygen barrier or just an aesthetic element?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Abi Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bottreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
@@ -2900,103 +2900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bottleneck/cork interface: a key parameter for wine aging in bottle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,338 +3015,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enoforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vicenza, Italy</w:t>
+              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335236v1</w:t>
+                <w:t xml:space="preserve">hal-05335249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oxygen transfer and wine aging: the crucial role of the glass-cork interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cork in Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Espinho, Portugal</w:t>
+              <w:t xml:space="preserve">Enoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vicenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335249v1</w:t>
+                <w:t xml:space="preserve">hal-05335236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer through cork stoppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3371,90 +3371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast manometric method for determining the oxygen diffusion coefficient through wine stopper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J.-M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Symposium on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3479,103 +3479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen transfer through cork stopper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3632,103 +3632,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion mechanisms of probiotics in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3753,103 +3753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
@@ -3878,103 +3878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging and oxygen transfer at the bottleneck/cork interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia (IVAS) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States. </w:t>
@@ -4003,90 +4003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4141,90 +4141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cork imaging: From the macro to the nanoscale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bellat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cork in Science and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Girona, Spain</w:t>
@@ -4253,103 +4253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA as food packaging material: critical role of water and ethanol used in food simulant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crouvisier Urion K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4464,51 +4464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E509C00"/>
+    <w:nsid w:val="65549C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4695,51 +4695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-chanut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6247-3243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265842727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04296024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad344" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dal Cin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.09.140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07299" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02989078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-chanut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6247-3243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265842727" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04994491v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bellat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.9182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.7952" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385655v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04784517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2024.101367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04158074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana de Siqueira Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04296024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad344" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04234993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dal Cin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.09.140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106924" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02989078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2020.107446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335320v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Abi Fadel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335299v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335236v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J.-M" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouvisier Urion K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>